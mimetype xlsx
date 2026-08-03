--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1349,51 +1349,51 @@
       <c r="A2" s="4" t="n"/>
       <c r="B2" s="4" t="n"/>
       <c r="C2" s="4" t="n"/>
       <c r="D2" s="4" t="n"/>
       <c r="E2" s="4" t="n"/>
       <c r="F2" s="4" t="n"/>
       <c r="G2" s="4" t="n"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>合同编号：
 Contract No:</t>
         </is>
       </c>
       <c r="B3" s="5" t="inlineStr"/>
       <c r="C3" s="4" t="n"/>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t>合同签订时间：
 Date of Contract:</t>
         </is>
       </c>
       <c r="G3" s="11" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>卖方：
 The Sellers:</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n"/>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>GUANGZHOU YIXIN TECHNOLOGIES CO.LTD</t>
         </is>
       </c>
       <c r="C5" s="4" t="n"/>
       <c r="D5" s="4" t="n"/>
       <c r="E5" s="4" t="n"/>
       <c r="F5" s="4" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
@@ -1660,51 +1660,51 @@
       </c>
       <c r="G18" s="11" t="inlineStr">
         <is>
           <t>澳大利亚（悉尼）</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>3、运输方式：</t>
         </is>
       </c>
       <c r="B19" s="11" t="inlineStr">
         <is>
           <t>海运散货</t>
         </is>
       </c>
       <c r="F19" s="11" t="inlineStr">
         <is>
           <t>4、到达日期：</t>
         </is>
       </c>
       <c r="G19" s="11" t="inlineStr">
         <is>
-          <t>不迟于2026/07/19</t>
+          <t>不迟于2026/09/02</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>5、协议终止：</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <t>货物的品质规格以买方国家检疫检验机构检验合格为准，并有权依据检验证书向卖方索赔。</t>
         </is>
       </c>
       <c r="C20" s="4" t="n"/>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
       <c r="G20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>6、仲裁：</t>
         </is>
@@ -1738,51 +1738,51 @@
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
       <c r="G22" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>买方：（签名及盖章）</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="F24" s="11" t="inlineStr">
         <is>
           <t>卖方：（签名及盖章）</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="11" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
       <c r="B27" s="11" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
       <c r="F27" s="11" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B22:G22"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="D12:E12"/>
@@ -1900,51 +1900,51 @@
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>装运口岸:
 Port of Loading:</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>目的地:   SYDNEY
 Destination:</t>
         </is>
       </c>
       <c r="C6" s="4" t="n"/>
       <c r="D6" s="4" t="n"/>
       <c r="E6" s="4" t="n"/>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t>发票日期
 Invoice Date:</t>
         </is>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n"/>
       <c r="B7" s="4" t="n"/>
       <c r="C7" s="4" t="n"/>
       <c r="D7" s="4" t="n"/>
       <c r="E7" s="4" t="n"/>
       <c r="G7" s="4" t="n"/>
       <c r="H7" s="4" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>规格型号
 Specifications</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>商品名称
 Name Of Commodity</t>
         </is>
       </c>
@@ -3125,51 +3125,55 @@
       <c r="K16" s="7" t="n">
         <v>0</v>
       </c>
       <c r="L16" s="7" t="n">
         <v>0</v>
       </c>
       <c r="M16" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N16" s="7" t="inlineStr"/>
       <c r="O16" s="27" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr"/>
       <c r="B17" s="7" t="inlineStr"/>
       <c r="C17" s="7" t="inlineStr"/>
       <c r="D17" s="7" t="inlineStr"/>
       <c r="E17" s="7" t="inlineStr"/>
       <c r="F17" s="7" t="inlineStr"/>
       <c r="G17" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H17" s="7" t="inlineStr"/>
-      <c r="I17" s="7" t="inlineStr"/>
+      <c r="I17" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J17" s="7" t="n">
         <v>5</v>
       </c>
       <c r="K17" s="7" t="n">
         <v>0</v>
       </c>
       <c r="L17" s="7" t="n">
         <v>0</v>
       </c>
       <c r="M17" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N17" s="7" t="inlineStr"/>
       <c r="O17" s="27" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr"/>
       <c r="B18" s="7" t="inlineStr"/>
       <c r="C18" s="7" t="inlineStr"/>
       <c r="D18" s="7" t="inlineStr"/>
       <c r="E18" s="7" t="inlineStr"/>
       <c r="F18" s="7" t="inlineStr"/>
       <c r="G18" s="7" t="inlineStr">
         <is>
           <t>无</t>