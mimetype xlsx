--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1164,51 +1164,55 @@
       <c r="K16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="L16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="M16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="N16" s="10" t="inlineStr"/>
       <c r="O16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr"/>
       <c r="B17" s="10" t="inlineStr"/>
       <c r="C17" s="10" t="inlineStr"/>
       <c r="D17" s="10" t="inlineStr"/>
       <c r="E17" s="10" t="inlineStr"/>
       <c r="F17" s="10" t="inlineStr"/>
       <c r="G17" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H17" s="10" t="inlineStr"/>
-      <c r="I17" s="10" t="inlineStr"/>
+      <c r="I17" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J17" s="10" t="n">
         <v>5</v>
       </c>
       <c r="K17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="L17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="M17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="N17" s="10" t="inlineStr"/>
       <c r="O17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr"/>
       <c r="B18" s="10" t="inlineStr"/>
       <c r="C18" s="10" t="inlineStr"/>
       <c r="D18" s="10" t="inlineStr"/>
       <c r="E18" s="10" t="inlineStr"/>
       <c r="F18" s="10" t="inlineStr"/>
       <c r="G18" s="10" t="inlineStr">
         <is>
           <t>无</t>