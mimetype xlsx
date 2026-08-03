--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -624,51 +624,51 @@
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>装运口岸:
 Port of Loading:</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>目的地:   SYDNEY
 Destination:</t>
         </is>
       </c>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="n"/>
       <c r="E6" s="2" t="n"/>
       <c r="G6" s="3" t="inlineStr">
         <is>
           <t>发票日期
 Invoice Date:</t>
         </is>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n"/>
       <c r="B7" s="2" t="n"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="n"/>
       <c r="E7" s="2" t="n"/>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>规格型号
 Specifications</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <t>商品名称
 Name Of Commodity</t>
         </is>
       </c>