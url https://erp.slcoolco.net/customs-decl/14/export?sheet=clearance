--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -1539,817 +1539,1089 @@
       </c>
       <c r="M15" s="9" t="inlineStr">
         <is>
           <t>单件实重</t>
         </is>
       </c>
       <c r="N15" s="9" t="inlineStr">
         <is>
           <t>产品图片</t>
         </is>
       </c>
       <c r="O15" s="9" t="inlineStr">
         <is>
           <t>销售链接</t>
         </is>
       </c>
     </row>
     <row r="16" ht="80" customHeight="1">
       <c r="A16" s="10" t="inlineStr"/>
       <c r="B16" s="10" t="inlineStr"/>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D16" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F16" s="10" t="inlineStr"/>
+      <c r="D16" s="10" t="inlineStr">
+        <is>
+          <t>Radiator Cooling Unit</t>
+        </is>
+      </c>
+      <c r="E16" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F16" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G16" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H16" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
       <c r="I16" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="K16" s="10" t="n">
-        <v>42.37</v>
+        <v>31.49</v>
       </c>
       <c r="L16" s="10" t="n">
-        <v>423.7</v>
+        <v>314.9</v>
       </c>
       <c r="M16" s="10" t="n">
         <v>3.9</v>
       </c>
       <c r="N16" s="10" t="inlineStr"/>
       <c r="O16" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Radiator-Subaru-Liberty-Forester-Impreza-Wrx-Outback-EJ20-2-0-EJ25-2-5-340MM-/156034836683</t>
+          <t>https://www.ebay.com.au/itm/340MM-RADIATOR-fit-SUBARU-LIBERTY-FORESTER-IMPREZA-WRX-OUTBACK-EJ20-2-0-EJ25-2-5-/198526730461</t>
         </is>
       </c>
     </row>
     <row r="17" ht="80" customHeight="1">
       <c r="A17" s="10" t="inlineStr"/>
       <c r="B17" s="10" t="inlineStr"/>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>发电机</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>Starter Motor</t>
         </is>
       </c>
-      <c r="E17" s="10" t="inlineStr"/>
-      <c r="F17" s="10" t="inlineStr"/>
+      <c r="E17" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F17" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G17" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H17" s="10" t="inlineStr">
         <is>
           <t>8511400090</t>
         </is>
       </c>
-      <c r="I17" s="10" t="inlineStr"/>
+      <c r="I17" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J17" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K17" s="10" t="n">
         <v>21.33</v>
       </c>
       <c r="L17" s="10" t="n">
         <v>127.98</v>
       </c>
       <c r="M17" s="10" t="n">
         <v>5.54</v>
       </c>
       <c r="N17" s="10" t="inlineStr"/>
       <c r="O17" s="11" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Starter-Motor-Holden-Colorado-Rodeo-RA-RC-ISUZU-D-MAX-TF-3-0L-Diesel-4JJ1-/114852998752</t>
         </is>
       </c>
     </row>
     <row r="18" ht="80" customHeight="1">
       <c r="A18" s="10" t="inlineStr"/>
       <c r="B18" s="10" t="inlineStr"/>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D18" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F18" s="10" t="inlineStr"/>
+      <c r="D18" s="10" t="inlineStr">
+        <is>
+          <t>Radiator Cooling Unit</t>
+        </is>
+      </c>
+      <c r="E18" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic, Steel</t>
+        </is>
+      </c>
+      <c r="F18" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G18" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H18" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I18" s="10" t="inlineStr"/>
+      <c r="I18" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J18" s="10" t="n">
         <v>8</v>
       </c>
       <c r="K18" s="10" t="n">
         <v>28.98</v>
       </c>
       <c r="L18" s="10" t="n">
         <v>231.84</v>
       </c>
       <c r="M18" s="10" t="n">
         <v>4.04</v>
       </c>
       <c r="N18" s="10" t="inlineStr"/>
       <c r="O18" s="11" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Radiator-Suitable-Hyundai-Elantra-XD-Tiburon-GK-2000-2010-Alloy-Core-/336581326571</t>
         </is>
       </c>
     </row>
     <row r="19" ht="80" customHeight="1">
       <c r="A19" s="10" t="inlineStr"/>
       <c r="B19" s="10" t="inlineStr"/>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D19" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F19" s="10" t="inlineStr"/>
+      <c r="D19" s="10" t="inlineStr">
+        <is>
+          <t>Radiator Cooling Unit</t>
+        </is>
+      </c>
+      <c r="E19" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F19" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G19" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H19" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I19" s="10" t="inlineStr"/>
+      <c r="I19" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J19" s="10" t="n">
         <v>10</v>
       </c>
       <c r="K19" s="10" t="n">
-        <v>63.07</v>
+        <v>59.33</v>
       </c>
       <c r="L19" s="10" t="n">
-        <v>630.7</v>
+        <v>593.3</v>
       </c>
       <c r="M19" s="10" t="n">
         <v>4.1</v>
       </c>
       <c r="N19" s="10" t="inlineStr"/>
       <c r="O19" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/RADIATOR-fit-MITSUBISHI-MAGNA-TE-TF-TH-TJ-TL-TW-VERADA-KE-KW-MT-96-05-/157937485725</t>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Mitsubishi-Magna-TE-TF-TH-TJ-TL-TW-2-4L-3-0L-3-5-1997-2005-/198526706108</t>
         </is>
       </c>
     </row>
     <row r="20" ht="80" customHeight="1">
       <c r="A20" s="10" t="inlineStr"/>
       <c r="B20" s="10" t="inlineStr"/>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>发电机</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>ALTERNATOR</t>
         </is>
       </c>
-      <c r="E20" s="10" t="inlineStr"/>
-      <c r="F20" s="10" t="inlineStr"/>
+      <c r="E20" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Copper, Plastic</t>
+        </is>
+      </c>
+      <c r="F20" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G20" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H20" s="10" t="inlineStr">
         <is>
           <t>8511400090</t>
         </is>
       </c>
-      <c r="I20" s="10" t="inlineStr"/>
+      <c r="I20" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J20" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K20" s="10" t="n">
         <v>52.39</v>
       </c>
       <c r="L20" s="10" t="n">
         <v>314.34</v>
       </c>
       <c r="M20" s="10" t="n">
         <v>6.5</v>
       </c>
       <c r="N20" s="10" t="inlineStr"/>
       <c r="O20" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Alternator-140A-Suitable-Holden-Commodore-5-7L-V8-Gen-3-LS1-99-07-/198384780070</t>
+          <t>https://www.ebay.com.au/itm/Alternator-140A-Suitable-Holden-Commodore-5-7L-V8-Gen-3-LS1-99-07-/198526752483</t>
         </is>
       </c>
     </row>
     <row r="21" ht="80" customHeight="1">
       <c r="A21" s="10" t="inlineStr"/>
       <c r="B21" s="10" t="inlineStr"/>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>发电机</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>ALTERNATOR</t>
         </is>
       </c>
-      <c r="E21" s="10" t="inlineStr"/>
-      <c r="F21" s="10" t="inlineStr"/>
+      <c r="E21" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Copper, Plastic</t>
+        </is>
+      </c>
+      <c r="F21" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G21" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H21" s="10" t="inlineStr">
         <is>
           <t>8511400090</t>
         </is>
       </c>
-      <c r="I21" s="10" t="inlineStr"/>
+      <c r="I21" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J21" s="10" t="n">
         <v>8</v>
       </c>
       <c r="K21" s="10" t="n">
-        <v>27.87</v>
+        <v>47.18</v>
       </c>
       <c r="L21" s="10" t="n">
-        <v>222.96</v>
+        <v>377.44</v>
       </c>
       <c r="M21" s="10" t="n">
         <v>5.97</v>
       </c>
       <c r="N21" s="10" t="inlineStr"/>
       <c r="O21" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Alternator-Suitable-Mitsubishi-NM-MK-Triton-Pajero-V6-6G74-3-0L-3-5L-6G72-/336586512294</t>
+          <t>https://www.ebay.com.au/itm/Alternator-Suitable-Mitsubishi-NM-MK-Triton-Pajero-V6-6G74-3-0L-3-5L-6G72-/336710040644</t>
         </is>
       </c>
     </row>
     <row r="22" ht="80" customHeight="1">
       <c r="A22" s="10" t="inlineStr"/>
       <c r="B22" s="10" t="inlineStr"/>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D22" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F22" s="10" t="inlineStr"/>
+      <c r="D22" s="10" t="inlineStr">
+        <is>
+          <t>Radiator With Cap And Coolant</t>
+        </is>
+      </c>
+      <c r="E22" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F22" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G22" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H22" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I22" s="10" t="inlineStr"/>
+      <c r="I22" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J22" s="10" t="n">
         <v>4</v>
       </c>
       <c r="K22" s="10" t="n">
-        <v>41.04</v>
+        <v>44.72</v>
       </c>
       <c r="L22" s="10" t="n">
-        <v>164.16</v>
+        <v>178.88</v>
       </c>
       <c r="M22" s="10" t="n">
         <v>5.55</v>
       </c>
       <c r="N22" s="10" t="inlineStr"/>
       <c r="O22" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Radiator-Mitsubishi-Triton-ME-MF-MG-MH-MJ-Gen-II-4Cyl-Manual-MT-1986-1996-/156284555875</t>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Mitsubishi-Delica-Express-L200-L300-Pajero-Triton-ME-MF-MG-/198526737923</t>
         </is>
       </c>
     </row>
     <row r="23" ht="80" customHeight="1">
       <c r="A23" s="10" t="inlineStr"/>
       <c r="B23" s="10" t="inlineStr"/>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D23" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F23" s="10" t="inlineStr"/>
+      <c r="D23" s="10" t="inlineStr">
+        <is>
+          <t>Radiator Cooling Unit</t>
+        </is>
+      </c>
+      <c r="E23" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F23" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G23" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H23" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I23" s="10" t="inlineStr"/>
+      <c r="I23" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J23" s="10" t="n">
         <v>10</v>
       </c>
       <c r="K23" s="10" t="n">
-        <v>20.92</v>
+        <v>42.05</v>
       </c>
       <c r="L23" s="10" t="n">
-        <v>209.2</v>
+        <v>420.5</v>
       </c>
       <c r="M23" s="10" t="n">
         <v>5.7</v>
       </c>
       <c r="N23" s="10" t="inlineStr"/>
-      <c r="O23" s="11" t="inlineStr"/>
+      <c r="O23" s="11" t="inlineStr">
+        <is>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Holden-Rodeo-RA-Colorado-RC-D-Max-2-4-3-0-3-5-01-12-/336710025543</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="inlineStr"/>
       <c r="B24" s="10" t="inlineStr"/>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>Radiator</t>
         </is>
       </c>
-      <c r="E24" s="10" t="inlineStr"/>
-      <c r="F24" s="10" t="inlineStr"/>
+      <c r="E24" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F24" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G24" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H24" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I24" s="10" t="inlineStr"/>
+      <c r="I24" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J24" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K24" s="10" t="n">
-        <v>23.75</v>
+        <v>85.73999999999999</v>
       </c>
       <c r="L24" s="10" t="n">
-        <v>142.5</v>
+        <v>514.4400000000001</v>
       </c>
       <c r="M24" s="10" t="n">
         <v>7.12</v>
       </c>
       <c r="N24" s="10" t="inlineStr"/>
-      <c r="O24" s="11" t="inlineStr"/>
+      <c r="O24" s="11" t="inlineStr">
+        <is>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Ford-Ranger-Mazda-BT-50-2-2-3-2-Turbo-Diesel-11-/336710039740</t>
+        </is>
+      </c>
     </row>
     <row r="25" ht="80" customHeight="1">
       <c r="A25" s="10" t="inlineStr"/>
       <c r="B25" s="10" t="inlineStr"/>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>Radiator</t>
         </is>
       </c>
-      <c r="E25" s="10" t="inlineStr"/>
-      <c r="F25" s="10" t="inlineStr"/>
+      <c r="E25" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F25" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G25" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H25" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I25" s="10" t="inlineStr"/>
+      <c r="I25" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J25" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K25" s="10" t="n">
-        <v>36.16</v>
+        <v>25.77</v>
       </c>
       <c r="L25" s="10" t="n">
-        <v>216.96</v>
+        <v>154.62</v>
       </c>
       <c r="M25" s="10" t="n">
         <v>3.25</v>
       </c>
       <c r="N25" s="10" t="inlineStr"/>
       <c r="O25" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Suzuki-Jimny-SN413-1-3-98-/157942379209</t>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Suzuki-Jimny-SN413-1-3-98-/198526733187</t>
         </is>
       </c>
     </row>
     <row r="26" ht="80" customHeight="1">
       <c r="A26" s="10" t="inlineStr"/>
       <c r="B26" s="10" t="inlineStr"/>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D26" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F26" s="10" t="inlineStr"/>
+      <c r="D26" s="10" t="inlineStr">
+        <is>
+          <t>Radiator Coolant Cap Kit</t>
+        </is>
+      </c>
+      <c r="E26" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F26" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G26" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H26" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I26" s="10" t="inlineStr"/>
+      <c r="I26" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J26" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K26" s="10" t="n">
         <v>16.2</v>
       </c>
       <c r="L26" s="10" t="n">
         <v>97.2</v>
       </c>
       <c r="M26" s="10" t="n">
         <v>3.4</v>
       </c>
       <c r="N26" s="10" t="inlineStr"/>
       <c r="O26" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Hyundai-Excel-Accent-X3-1-5-94-00-G4EK-/117208272439</t>
+          <t>https://www.ebay.com.au/itm/Radiator-Cap-Coolant-Suitable-Hyundai-Excel-X3-1-5L-/116844394216</t>
         </is>
       </c>
     </row>
     <row r="27" ht="80" customHeight="1">
       <c r="A27" s="10" t="inlineStr"/>
       <c r="B27" s="10" t="inlineStr"/>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D27" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F27" s="10" t="inlineStr"/>
+      <c r="D27" s="10" t="inlineStr">
+        <is>
+          <t>Radiator Coolant Kit</t>
+        </is>
+      </c>
+      <c r="E27" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F27" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G27" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H27" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I27" s="10" t="inlineStr"/>
+      <c r="I27" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J27" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K27" s="10" t="n">
-        <v>25.22</v>
+        <v>20.08</v>
       </c>
       <c r="L27" s="10" t="n">
-        <v>151.32</v>
+        <v>120.48</v>
       </c>
       <c r="M27" s="10" t="n">
         <v>5.42</v>
       </c>
       <c r="N27" s="10" t="inlineStr"/>
       <c r="O27" s="11" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/RADIATOR-FITS-FORD-ESCAPE-BA-ZA-ZB-ZC-ZD-MAZDA-TRIBUTE-YU-3-0-V6-6cyl-99-on-/122340110121</t>
         </is>
       </c>
     </row>
     <row r="28" ht="80" customHeight="1">
       <c r="A28" s="10" t="inlineStr"/>
       <c r="B28" s="10" t="inlineStr"/>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>Radiator</t>
         </is>
       </c>
-      <c r="E28" s="10" t="inlineStr"/>
-      <c r="F28" s="10" t="inlineStr"/>
+      <c r="E28" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F28" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G28" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H28" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I28" s="10" t="inlineStr"/>
+      <c r="I28" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J28" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K28" s="10" t="n">
-        <v>23.4</v>
+        <v>18.64</v>
       </c>
       <c r="L28" s="10" t="n">
-        <v>140.4</v>
+        <v>111.84</v>
       </c>
       <c r="M28" s="10" t="n">
         <v>3.82</v>
       </c>
       <c r="N28" s="10" t="inlineStr"/>
       <c r="O28" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Kia-Cerato-LD-2-0-G4GC-04-09-Auto-Manual-Petrol-/117208494189</t>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Kia-Cerato-LD-2-0-G4GC-04-09-Auto-Manual-Petrol-/117321716834</t>
         </is>
       </c>
     </row>
     <row r="29" ht="80" customHeight="1">
       <c r="A29" s="10" t="inlineStr"/>
       <c r="B29" s="10" t="inlineStr"/>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D29" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F29" s="10" t="inlineStr"/>
+      <c r="D29" s="10" t="inlineStr">
+        <is>
+          <t>Radiator Cooling Unit</t>
+        </is>
+      </c>
+      <c r="E29" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F29" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G29" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H29" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I29" s="10" t="inlineStr"/>
+      <c r="I29" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J29" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K29" s="10" t="n">
-        <v>20.26</v>
+        <v>41.43</v>
       </c>
       <c r="L29" s="10" t="n">
-        <v>121.56</v>
+        <v>248.58</v>
       </c>
       <c r="M29" s="10" t="n">
         <v>5.63</v>
       </c>
       <c r="N29" s="10" t="inlineStr"/>
-      <c r="O29" s="11" t="inlineStr"/>
+      <c r="O29" s="11" t="inlineStr">
+        <is>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Nissan-Pathfinder-R50-3-3-V6-96-05-Elgrand-E50-VG33E-97-02-/336710049076</t>
+        </is>
+      </c>
     </row>
     <row r="30" ht="80" customHeight="1">
       <c r="A30" s="10" t="inlineStr"/>
       <c r="B30" s="10" t="inlineStr"/>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D30" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F30" s="10" t="inlineStr"/>
+      <c r="D30" s="10" t="inlineStr">
+        <is>
+          <t>Radiator Coolant Cap Kit</t>
+        </is>
+      </c>
+      <c r="E30" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F30" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G30" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H30" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I30" s="10" t="inlineStr"/>
+      <c r="I30" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J30" s="10" t="n">
         <v>5</v>
       </c>
       <c r="K30" s="10" t="n">
-        <v>30.66</v>
+        <v>24.64</v>
       </c>
       <c r="L30" s="10" t="n">
-        <v>153.3</v>
+        <v>123.2</v>
       </c>
       <c r="M30" s="10" t="n">
         <v>7.83</v>
       </c>
       <c r="N30" s="10" t="inlineStr"/>
       <c r="O30" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Nissan-Patrol-GU-Y61-2-8-3-0-4-2-TD42-Diesel-97-/127877732915</t>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Nissan-Patrol-GU-Y61-2-8-3-0-4-2-TD42-Diesel-97-/127993639893</t>
         </is>
       </c>
     </row>
     <row r="31" ht="80" customHeight="1">
       <c r="A31" s="10" t="inlineStr"/>
       <c r="B31" s="10" t="inlineStr"/>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D31" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F31" s="10" t="inlineStr"/>
+      <c r="D31" s="10" t="inlineStr">
+        <is>
+          <t>Radiator Cooling Unit</t>
+        </is>
+      </c>
+      <c r="E31" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F31" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G31" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H31" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I31" s="10" t="inlineStr"/>
+      <c r="I31" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J31" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K31" s="10" t="n">
-        <v>16.49</v>
+        <v>54.11</v>
       </c>
       <c r="L31" s="10" t="n">
-        <v>98.94</v>
+        <v>324.66</v>
       </c>
       <c r="M31" s="10" t="n">
         <v>4.2</v>
       </c>
       <c r="N31" s="10" t="inlineStr"/>
-      <c r="O31" s="11" t="inlineStr"/>
+      <c r="O31" s="11" t="inlineStr">
+        <is>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Toyota-Camry-20-Series-SXV20R-2-2-4CYL-Petrol-MT-97-02-/336710013267</t>
+        </is>
+      </c>
     </row>
     <row r="32" ht="80" customHeight="1">
       <c r="A32" s="10" t="inlineStr"/>
       <c r="B32" s="10" t="inlineStr"/>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>发电机</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>Alternator</t>
         </is>
       </c>
-      <c r="E32" s="10" t="inlineStr"/>
-      <c r="F32" s="10" t="inlineStr"/>
+      <c r="E32" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Copper, Plastic</t>
+        </is>
+      </c>
+      <c r="F32" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G32" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H32" s="10" t="inlineStr">
         <is>
-          <t>6307909000</t>
-[...2 lines deleted...]
-      <c r="I32" s="10" t="inlineStr"/>
+          <t>8511400090</t>
+        </is>
+      </c>
+      <c r="I32" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J32" s="10" t="n">
         <v>2</v>
       </c>
       <c r="K32" s="10" t="n">
-        <v>67.39</v>
+        <v>65.02</v>
       </c>
       <c r="L32" s="10" t="n">
-        <v>134.78</v>
+        <v>130.04</v>
       </c>
       <c r="M32" s="10" t="n">
         <v>6</v>
       </c>
       <c r="N32" s="10" t="inlineStr"/>
       <c r="O32" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/180A-Alternator-14V-Suitable-BMW-X5-E70-3-0d-35d-2007-2013-/117206675389</t>
+          <t>https://www.ebay.com.au/itm/180A-Alternator-14V-Suitable-BMW-X5-E70-3-0d-35d-2007-2013-/336710064145</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="inlineStr"/>
       <c r="B33" s="10" t="inlineStr"/>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
-      <c r="D33" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F33" s="10" t="inlineStr"/>
+      <c r="D33" s="10" t="inlineStr">
+        <is>
+          <t>Transmission Shift Solenoid Kit</t>
+        </is>
+      </c>
+      <c r="E33" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F33" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G33" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H33" s="10" t="inlineStr">
         <is>
           <t>8708911000</t>
         </is>
       </c>
-      <c r="I33" s="10" t="inlineStr"/>
+      <c r="I33" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J33" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K33" s="10" t="n">
-        <v>70.98999999999999</v>
+        <v>67.84</v>
       </c>
       <c r="L33" s="10" t="n">
-        <v>425.94</v>
+        <v>407.04</v>
       </c>
       <c r="M33" s="10" t="n">
         <v>5.56</v>
       </c>
       <c r="N33" s="10" t="inlineStr"/>
       <c r="O33" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Toyota-Tarago-ACR30R-2-4L-2AZ-FE-4Cyl-Petrol-MT-00-2005-/157930109862</t>
+          <t>https://www.ebay.com.au/itm/Radiator-Suitable-Toyota-Tarago-ACR30R-2-4L-2AZ-FE-4Cyl-Petrol-MT-00-2005-/198526712640</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="9" t="inlineStr"/>
       <c r="B34" s="9" t="inlineStr"/>
       <c r="C34" s="9" t="inlineStr"/>
       <c r="D34" s="9" t="inlineStr"/>
       <c r="E34" s="9" t="inlineStr"/>
       <c r="F34" s="9" t="inlineStr"/>
       <c r="G34" s="9" t="inlineStr"/>
       <c r="H34" s="9" t="inlineStr"/>
       <c r="I34" s="9" t="n">
         <v>1</v>
       </c>
       <c r="J34" s="9" t="n">
         <v>117</v>
       </c>
       <c r="K34" s="9" t="inlineStr"/>
       <c r="L34" s="9" t="n">
-        <v>4007.78</v>
+        <v>4791.28</v>
       </c>
       <c r="M34" s="9" t="n">
-        <v>593.0700000000001</v>
+        <v>593.09</v>
       </c>
       <c r="N34" s="9" t="inlineStr"/>
       <c r="O34" s="9" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:O13"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="J2:O2"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="H10:O10"/>
     <mergeCell ref="J9:O9"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>