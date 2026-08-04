--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -680,51 +680,51 @@
       <c r="C7" s="3" t="n"/>
       <c r="D7" s="2" t="n">
         <v>0.1599</v>
       </c>
       <c r="E7" s="2" t="n">
         <v>47.76</v>
       </c>
       <c r="F7" s="2" t="n">
         <v>58.34</v>
       </c>
       <c r="G7" s="2" t="n">
         <v>466.72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C8" s="3" t="n"/>
       <c r="D8" s="2" t="n">
-        <v>0</v>
+        <v>1.9512</v>
       </c>
       <c r="E8" s="2" t="n">
         <v>22.18</v>
       </c>
       <c r="F8" s="2" t="n">
         <v>40.96</v>
       </c>
       <c r="G8" s="2" t="n">
         <v>163.84</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
       <c r="B9" s="2" t="n">
         <v>10</v>
       </c>
       <c r="C9" s="3" t="n"/>
       <c r="D9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="2" t="n">
@@ -841,97 +841,97 @@
       <c r="C14" s="3" t="n"/>
       <c r="D14" s="2" t="n">
         <v>0.0936</v>
       </c>
       <c r="E14" s="2" t="n">
         <v>22.92</v>
       </c>
       <c r="F14" s="2" t="n">
         <v>31.72</v>
       </c>
       <c r="G14" s="2" t="n">
         <v>190.32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
       <c r="B15" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C15" s="3" t="n"/>
       <c r="D15" s="2" t="n">
-        <v>0</v>
+        <v>1.4517</v>
       </c>
       <c r="E15" s="2" t="n">
         <v>33.81</v>
       </c>
       <c r="F15" s="2" t="n">
         <v>38.97</v>
       </c>
       <c r="G15" s="2" t="n">
         <v>233.82</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
       <c r="B16" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C16" s="3" t="n"/>
       <c r="D16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="2" t="n">
         <v>39.17</v>
       </c>
       <c r="F16" s="2" t="n">
         <v>58.63</v>
       </c>
       <c r="G16" s="2" t="n">
         <v>293.15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>散热器</t>
         </is>
       </c>
       <c r="B17" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C17" s="3" t="n"/>
       <c r="D17" s="2" t="n">
-        <v>0</v>
+        <v>0.9636</v>
       </c>
       <c r="E17" s="2" t="n">
         <v>25.2</v>
       </c>
       <c r="F17" s="2" t="n">
         <v>31.72</v>
       </c>
       <c r="G17" s="2" t="n">
         <v>190.32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>发电机</t>
         </is>
       </c>
       <c r="B18" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C18" s="3" t="n"/>
       <c r="D18" s="2" t="n">
         <v>0.0579</v>
       </c>
       <c r="E18" s="2" t="n">