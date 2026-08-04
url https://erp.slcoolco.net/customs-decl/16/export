--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -1084,51 +1084,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13.4" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="46.7" customWidth="1" min="5" max="5"/>
     <col width="19.8" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>FENIX 编号</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>计划数量</t>
         </is>
@@ -1154,51 +1154,53 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>111HG049</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
         <v>11</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>11</v>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>传送带 11套 88元</t>
         </is>
       </c>
-      <c r="F2" s="2" t="inlineStr"/>
+      <c r="F2" s="2" t="n">
+        <v>4010390000</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>111HG126</t>
         </is>
       </c>
       <c r="B3" s="2" t="n">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>皮带</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr"/>
     </row>
@@ -1703,91 +1705,63 @@
       <c r="F24" s="2" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>90UN014</t>
         </is>
       </c>
       <c r="B25" s="2" t="n">
         <v>10</v>
       </c>
       <c r="C25" s="2" t="n">
         <v>10</v>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr"/>
-    </row>
-[...26 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18.45" customWidth="1" min="1" max="1"/>
     <col width="15.5" customWidth="1" min="2" max="2"/>
     <col width="11.1" customWidth="1" min="3" max="3"/>
     <col width="6.44" customWidth="1" min="4" max="4"/>
     <col width="12.37" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11.88" customWidth="1" min="7" max="7"/>
     <col width="7" customWidth="1" min="8" max="8"/>
     <col width="10.56" customWidth="1" min="9" max="9"/>
     <col width="6.59" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>中华人民共和国海关出口货物报关单</t>
         </is>
       </c>
@@ -1979,51 +1953,51 @@
           <t>包装种类</t>
         </is>
       </c>
       <c r="E8" s="6" t="n"/>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>毛重(公斤)</t>
         </is>
       </c>
       <c r="G8" s="6" t="n"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>净重(公斤)</t>
         </is>
       </c>
       <c r="I8" s="6" t="n"/>
       <c r="J8" s="6" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t>YX2-26-05-18</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C9" s="6" t="n"/>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>纸箱</t>
         </is>
       </c>
       <c r="E9" s="6" t="n"/>
       <c r="F9" s="7" t="n">
         <v>151.36</v>
       </c>
       <c r="G9" s="6" t="n"/>
       <c r="H9" s="7" t="n">
         <v>131.61</v>
       </c>
       <c r="I9" s="6" t="n"/>
       <c r="J9" s="6" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t>集装箱号</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
@@ -2047,501 +2021,545 @@
         </is>
       </c>
       <c r="B11" s="6" t="n"/>
       <c r="C11" s="6" t="n"/>
       <c r="D11" s="6" t="n"/>
       <c r="E11" s="6" t="n"/>
       <c r="F11" s="6" t="n"/>
       <c r="G11" s="6" t="n"/>
       <c r="H11" s="6" t="n"/>
       <c r="I11" s="6" t="n"/>
       <c r="J11" s="6" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr"/>
       <c r="B12" s="6" t="n"/>
       <c r="C12" s="6" t="n"/>
       <c r="D12" s="6" t="n"/>
       <c r="E12" s="6" t="n"/>
       <c r="F12" s="6" t="n"/>
       <c r="G12" s="6" t="n"/>
       <c r="H12" s="6" t="n"/>
       <c r="I12" s="6" t="n"/>
       <c r="J12" s="6" t="n"/>
     </row>
     <row r="13">
-      <c r="A13" s="7" t="inlineStr"/>
+      <c r="A13" s="7" t="inlineStr">
+        <is>
+          <t>4010390000</t>
+        </is>
+      </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>传送带</t>
         </is>
       </c>
       <c r="C13" s="7" t="n">
         <v>11</v>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E13" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F13" s="9" t="n">
         <v>1.67</v>
       </c>
       <c r="G13" s="9" t="n">
         <v>18.33</v>
       </c>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I13" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="10" t="inlineStr"/>
+      <c r="A14" s="10" t="inlineStr">
+        <is>
+          <t>其他硫化橡胶制的传动带及带料|无品牌|无型号|用于割草机传动</t>
+        </is>
+      </c>
       <c r="B14" s="6" t="n"/>
       <c r="C14" s="6" t="n"/>
       <c r="D14" s="6" t="n"/>
       <c r="E14" s="6" t="n"/>
       <c r="F14" s="6" t="n"/>
       <c r="G14" s="6" t="n"/>
       <c r="H14" s="6" t="n"/>
       <c r="I14" s="6" t="n"/>
       <c r="J14" s="6" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr"/>
       <c r="B15" s="6" t="n"/>
       <c r="C15" s="6" t="n"/>
       <c r="D15" s="6" t="n"/>
       <c r="E15" s="6" t="n"/>
       <c r="F15" s="6" t="n"/>
       <c r="G15" s="6" t="n"/>
       <c r="H15" s="6" t="n"/>
       <c r="I15" s="6" t="n"/>
       <c r="J15" s="6" t="n"/>
     </row>
     <row r="16">
-      <c r="A16" s="7" t="inlineStr"/>
+      <c r="A16" s="7" t="inlineStr">
+        <is>
+          <t>4203301090</t>
+        </is>
+      </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>皮带</t>
         </is>
       </c>
       <c r="C16" s="7" t="n">
         <v>10</v>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F16" s="9" t="n">
         <v>1.66</v>
       </c>
       <c r="G16" s="9" t="n">
         <v>16.55</v>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="10" t="inlineStr"/>
+      <c r="A17" s="10" t="inlineStr">
+        <is>
+          <t>其他动物皮革制的腰带|无品牌|无型号|无编号</t>
+        </is>
+      </c>
       <c r="B17" s="6" t="n"/>
       <c r="C17" s="6" t="n"/>
       <c r="D17" s="6" t="n"/>
       <c r="E17" s="6" t="n"/>
       <c r="F17" s="6" t="n"/>
       <c r="G17" s="6" t="n"/>
       <c r="H17" s="6" t="n"/>
       <c r="I17" s="6" t="n"/>
       <c r="J17" s="6" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr"/>
       <c r="B18" s="6" t="n"/>
       <c r="C18" s="6" t="n"/>
       <c r="D18" s="6" t="n"/>
       <c r="E18" s="6" t="n"/>
       <c r="F18" s="6" t="n"/>
       <c r="G18" s="6" t="n"/>
       <c r="H18" s="6" t="n"/>
       <c r="I18" s="6" t="n"/>
       <c r="J18" s="6" t="n"/>
     </row>
     <row r="19">
-      <c r="A19" s="7" t="inlineStr"/>
+      <c r="A19" s="7" t="inlineStr">
+        <is>
+          <t>4202210090</t>
+        </is>
+      </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>111HG240208S01x2</t>
         </is>
       </c>
       <c r="C19" s="7" t="n">
         <v>6</v>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E19" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F19" s="9" t="n">
         <v>25.52</v>
       </c>
       <c r="G19" s="9" t="n">
         <v>153.12</v>
       </c>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I19" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="10" t="inlineStr"/>
+      <c r="A20" s="10" t="inlineStr">
+        <is>
+          <t>手提包|无品牌|无型号|女士手提包|皮革或再生皮革作面</t>
+        </is>
+      </c>
       <c r="B20" s="6" t="n"/>
       <c r="C20" s="6" t="n"/>
       <c r="D20" s="6" t="n"/>
       <c r="E20" s="6" t="n"/>
       <c r="F20" s="6" t="n"/>
       <c r="G20" s="6" t="n"/>
       <c r="H20" s="6" t="n"/>
       <c r="I20" s="6" t="n"/>
       <c r="J20" s="6" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr"/>
       <c r="B21" s="6" t="n"/>
       <c r="C21" s="6" t="n"/>
       <c r="D21" s="6" t="n"/>
       <c r="E21" s="6" t="n"/>
       <c r="F21" s="6" t="n"/>
       <c r="G21" s="6" t="n"/>
       <c r="H21" s="6" t="n"/>
       <c r="I21" s="6" t="n"/>
       <c r="J21" s="6" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>8433909000</t>
+          <t>4010390000</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>传送带</t>
         </is>
       </c>
       <c r="C22" s="7" t="n">
         <v>8</v>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F22" s="9" t="n">
         <v>1.72</v>
       </c>
       <c r="G22" s="9" t="n">
         <v>13.72</v>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="10" t="inlineStr"/>
+      <c r="A23" s="10" t="inlineStr">
+        <is>
+          <t>割草机皮带|无品牌|无型号|无编号|用于割草机</t>
+        </is>
+      </c>
       <c r="B23" s="6" t="n"/>
       <c r="C23" s="6" t="n"/>
       <c r="D23" s="6" t="n"/>
       <c r="E23" s="6" t="n"/>
       <c r="F23" s="6" t="n"/>
       <c r="G23" s="6" t="n"/>
       <c r="H23" s="6" t="n"/>
       <c r="I23" s="6" t="n"/>
       <c r="J23" s="6" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr"/>
       <c r="B24" s="6" t="n"/>
       <c r="C24" s="6" t="n"/>
       <c r="D24" s="6" t="n"/>
       <c r="E24" s="6" t="n"/>
       <c r="F24" s="6" t="n"/>
       <c r="G24" s="6" t="n"/>
       <c r="H24" s="6" t="n"/>
       <c r="I24" s="6" t="n"/>
       <c r="J24" s="6" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="7" t="inlineStr">
         <is>
-          <t>8511400090 欧盟</t>
+          <t>8511400090</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>起动机</t>
         </is>
       </c>
       <c r="C25" s="7" t="n">
         <v>6</v>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E25" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F25" s="9" t="n">
         <v>33.2</v>
       </c>
       <c r="G25" s="9" t="n">
         <v>199.18</v>
       </c>
       <c r="H25" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I25" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="10" t="inlineStr"/>
+      <c r="A26" s="10" t="inlineStr">
+        <is>
+          <t>起动机|无品牌|无型号|用于汽车发动机起动</t>
+        </is>
+      </c>
       <c r="B26" s="6" t="n"/>
       <c r="C26" s="6" t="n"/>
       <c r="D26" s="6" t="n"/>
       <c r="E26" s="6" t="n"/>
       <c r="F26" s="6" t="n"/>
       <c r="G26" s="6" t="n"/>
       <c r="H26" s="6" t="n"/>
       <c r="I26" s="6" t="n"/>
       <c r="J26" s="6" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="7" t="inlineStr"/>
       <c r="B27" s="6" t="n"/>
       <c r="C27" s="6" t="n"/>
       <c r="D27" s="6" t="n"/>
       <c r="E27" s="6" t="n"/>
       <c r="F27" s="6" t="n"/>
       <c r="G27" s="6" t="n"/>
       <c r="H27" s="6" t="n"/>
       <c r="I27" s="6" t="n"/>
       <c r="J27" s="6" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>8511400090 欧盟</t>
+          <t>8511400090</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>启动机</t>
         </is>
       </c>
       <c r="C28" s="7" t="n">
         <v>4</v>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F28" s="9" t="n">
         <v>48.28</v>
       </c>
       <c r="G28" s="9" t="n">
         <v>193.14</v>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="10" t="inlineStr"/>
+      <c r="A29" s="10" t="inlineStr">
+        <is>
+          <t>启动机|无品牌|无型号|用于汽车启动</t>
+        </is>
+      </c>
       <c r="B29" s="6" t="n"/>
       <c r="C29" s="6" t="n"/>
       <c r="D29" s="6" t="n"/>
       <c r="E29" s="6" t="n"/>
       <c r="F29" s="6" t="n"/>
       <c r="G29" s="6" t="n"/>
       <c r="H29" s="6" t="n"/>
       <c r="I29" s="6" t="n"/>
       <c r="J29" s="6" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr"/>
       <c r="B30" s="6" t="n"/>
       <c r="C30" s="6" t="n"/>
       <c r="D30" s="6" t="n"/>
       <c r="E30" s="6" t="n"/>
       <c r="F30" s="6" t="n"/>
       <c r="G30" s="6" t="n"/>
       <c r="H30" s="6" t="n"/>
       <c r="I30" s="6" t="n"/>
       <c r="J30" s="6" t="n"/>
     </row>
     <row r="31">
-      <c r="A31" s="7" t="inlineStr"/>
+      <c r="A31" s="7" t="inlineStr">
+        <is>
+          <t>8424909090</t>
+        </is>
+      </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>进气歧管</t>
         </is>
       </c>
       <c r="C31" s="7" t="n">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E31" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F31" s="9" t="n">
         <v>97.88</v>
       </c>
       <c r="G31" s="9" t="n">
         <v>195.75</v>
       </c>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I31" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="10" t="inlineStr"/>
+      <c r="A32" s="10" t="inlineStr">
+        <is>
+          <t>其他喷雾器具及喷汽机等用零件|无品牌|无型号|无编号|进气歧管用|塑料</t>
+        </is>
+      </c>
       <c r="B32" s="6" t="n"/>
       <c r="C32" s="6" t="n"/>
       <c r="D32" s="6" t="n"/>
       <c r="E32" s="6" t="n"/>
       <c r="F32" s="6" t="n"/>
       <c r="G32" s="6" t="n"/>
       <c r="H32" s="6" t="n"/>
       <c r="I32" s="6" t="n"/>
       <c r="J32" s="6" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="7" t="inlineStr"/>
       <c r="B33" s="6" t="n"/>
       <c r="C33" s="6" t="n"/>
       <c r="D33" s="6" t="n"/>
       <c r="E33" s="6" t="n"/>
       <c r="F33" s="6" t="n"/>
       <c r="G33" s="6" t="n"/>
       <c r="H33" s="6" t="n"/>
       <c r="I33" s="6" t="n"/>
       <c r="J33" s="6" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
@@ -2567,51 +2585,55 @@
         </is>
       </c>
       <c r="F34" s="9" t="n">
         <v>17.71</v>
       </c>
       <c r="G34" s="9" t="n">
         <v>106.25</v>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="10" t="inlineStr"/>
+      <c r="A35" s="10" t="inlineStr">
+        <is>
+          <t>张紧器套件|无品牌|无型号|用于宝马发动机正时皮带</t>
+        </is>
+      </c>
       <c r="B35" s="6" t="n"/>
       <c r="C35" s="6" t="n"/>
       <c r="D35" s="6" t="n"/>
       <c r="E35" s="6" t="n"/>
       <c r="F35" s="6" t="n"/>
       <c r="G35" s="6" t="n"/>
       <c r="H35" s="6" t="n"/>
       <c r="I35" s="6" t="n"/>
       <c r="J35" s="6" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr"/>
       <c r="B36" s="6" t="n"/>
       <c r="C36" s="6" t="n"/>
       <c r="D36" s="6" t="n"/>
       <c r="E36" s="6" t="n"/>
       <c r="F36" s="6" t="n"/>
       <c r="G36" s="6" t="n"/>
       <c r="H36" s="6" t="n"/>
       <c r="I36" s="6" t="n"/>
       <c r="J36" s="6" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="7" t="inlineStr">
         <is>
@@ -2637,253 +2659,277 @@
         </is>
       </c>
       <c r="F37" s="9" t="n">
         <v>47.11</v>
       </c>
       <c r="G37" s="9" t="n">
         <v>141.32</v>
       </c>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I37" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="10" t="inlineStr"/>
+      <c r="A38" s="10" t="inlineStr">
+        <is>
+          <t>其他健身及康复器械|无品牌|无型号|无编号|用途：健身助力|功能：辅助训练</t>
+        </is>
+      </c>
       <c r="B38" s="6" t="n"/>
       <c r="C38" s="6" t="n"/>
       <c r="D38" s="6" t="n"/>
       <c r="E38" s="6" t="n"/>
       <c r="F38" s="6" t="n"/>
       <c r="G38" s="6" t="n"/>
       <c r="H38" s="6" t="n"/>
       <c r="I38" s="6" t="n"/>
       <c r="J38" s="6" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="7" t="inlineStr"/>
       <c r="B39" s="6" t="n"/>
       <c r="C39" s="6" t="n"/>
       <c r="D39" s="6" t="n"/>
       <c r="E39" s="6" t="n"/>
       <c r="F39" s="6" t="n"/>
       <c r="G39" s="6" t="n"/>
       <c r="H39" s="6" t="n"/>
       <c r="I39" s="6" t="n"/>
       <c r="J39" s="6" t="n"/>
     </row>
     <row r="40">
-      <c r="A40" s="7" t="inlineStr"/>
+      <c r="A40" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C40" s="7" t="n">
         <v>13</v>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F40" s="9" t="n">
-        <v>3.84</v>
+        <v>4.28</v>
       </c>
       <c r="G40" s="9" t="n">
-        <v>49.95</v>
+        <v>55.66</v>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="10" t="inlineStr"/>
+      <c r="A41" s="10" t="inlineStr">
+        <is>
+          <t>避光垫|无品牌|无型号|用于汽车仪表台防滑避光|带防滑功能|塑料</t>
+        </is>
+      </c>
       <c r="B41" s="6" t="n"/>
       <c r="C41" s="6" t="n"/>
       <c r="D41" s="6" t="n"/>
       <c r="E41" s="6" t="n"/>
       <c r="F41" s="6" t="n"/>
       <c r="G41" s="6" t="n"/>
       <c r="H41" s="6" t="n"/>
       <c r="I41" s="6" t="n"/>
       <c r="J41" s="6" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr"/>
       <c r="B42" s="6" t="n"/>
       <c r="C42" s="6" t="n"/>
       <c r="D42" s="6" t="n"/>
       <c r="E42" s="6" t="n"/>
       <c r="F42" s="6" t="n"/>
       <c r="G42" s="6" t="n"/>
       <c r="H42" s="6" t="n"/>
       <c r="I42" s="6" t="n"/>
       <c r="J42" s="6" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="7" t="inlineStr">
         <is>
-          <t>8708299000</t>
+          <t>3926909090</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C43" s="7" t="n">
         <v>5</v>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E43" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F43" s="9" t="n">
         <v>4.28</v>
       </c>
       <c r="G43" s="9" t="n">
         <v>21.41</v>
       </c>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I43" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="10" t="inlineStr"/>
+      <c r="A44" s="10" t="inlineStr">
+        <is>
+          <t>仪表板罩|无品牌|无型号|用于汽车车身装饰|无材质</t>
+        </is>
+      </c>
       <c r="B44" s="6" t="n"/>
       <c r="C44" s="6" t="n"/>
       <c r="D44" s="6" t="n"/>
       <c r="E44" s="6" t="n"/>
       <c r="F44" s="6" t="n"/>
       <c r="G44" s="6" t="n"/>
       <c r="H44" s="6" t="n"/>
       <c r="I44" s="6" t="n"/>
       <c r="J44" s="6" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="7" t="inlineStr"/>
       <c r="B45" s="6" t="n"/>
       <c r="C45" s="6" t="n"/>
       <c r="D45" s="6" t="n"/>
       <c r="E45" s="6" t="n"/>
       <c r="F45" s="6" t="n"/>
       <c r="G45" s="6" t="n"/>
       <c r="H45" s="6" t="n"/>
       <c r="I45" s="6" t="n"/>
       <c r="J45" s="6" t="n"/>
     </row>
     <row r="46">
-      <c r="A46" s="7" t="inlineStr"/>
+      <c r="A46" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C46" s="7" t="n">
         <v>8</v>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F46" s="9" t="n">
         <v>4.28</v>
       </c>
       <c r="G46" s="9" t="n">
         <v>34.25</v>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="10" t="inlineStr"/>
+      <c r="A47" s="10" t="inlineStr">
+        <is>
+          <t>仪表板罩|无品牌|无型号|仪表板罩|车用防滑避光</t>
+        </is>
+      </c>
       <c r="B47" s="6" t="n"/>
       <c r="C47" s="6" t="n"/>
       <c r="D47" s="6" t="n"/>
       <c r="E47" s="6" t="n"/>
       <c r="F47" s="6" t="n"/>
       <c r="G47" s="6" t="n"/>
       <c r="H47" s="6" t="n"/>
       <c r="I47" s="6" t="n"/>
       <c r="J47" s="6" t="n"/>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr"/>
       <c r="B48" s="6" t="n"/>
       <c r="C48" s="6" t="n"/>
       <c r="D48" s="6" t="n"/>
       <c r="E48" s="6" t="n"/>
       <c r="F48" s="6" t="n"/>
       <c r="G48" s="6" t="n"/>
       <c r="H48" s="6" t="n"/>
       <c r="I48" s="6" t="n"/>
       <c r="J48" s="6" t="n"/>
     </row>
     <row r="49">
       <c r="A49" s="7" t="inlineStr">
         <is>
@@ -2909,521 +2955,573 @@
         </is>
       </c>
       <c r="F49" s="9" t="n">
         <v>4.28</v>
       </c>
       <c r="G49" s="9" t="n">
         <v>25.69</v>
       </c>
       <c r="H49" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I49" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J49" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="10" t="inlineStr"/>
+      <c r="A50" s="10" t="inlineStr">
+        <is>
+          <t>仪表盘垫|无品牌|无型号|用于汽车车身装饰|无材质</t>
+        </is>
+      </c>
       <c r="B50" s="6" t="n"/>
       <c r="C50" s="6" t="n"/>
       <c r="D50" s="6" t="n"/>
       <c r="E50" s="6" t="n"/>
       <c r="F50" s="6" t="n"/>
       <c r="G50" s="6" t="n"/>
       <c r="H50" s="6" t="n"/>
       <c r="I50" s="6" t="n"/>
       <c r="J50" s="6" t="n"/>
     </row>
     <row r="51">
       <c r="A51" s="7" t="inlineStr"/>
       <c r="B51" s="6" t="n"/>
       <c r="C51" s="6" t="n"/>
       <c r="D51" s="6" t="n"/>
       <c r="E51" s="6" t="n"/>
       <c r="F51" s="6" t="n"/>
       <c r="G51" s="6" t="n"/>
       <c r="H51" s="6" t="n"/>
       <c r="I51" s="6" t="n"/>
       <c r="J51" s="6" t="n"/>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>8708299000 欧盟</t>
+          <t>3926909090</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C52" s="7" t="n">
         <v>5</v>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F52" s="9" t="n">
         <v>4.28</v>
       </c>
       <c r="G52" s="9" t="n">
         <v>21.41</v>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="10" t="inlineStr"/>
+      <c r="A53" s="10" t="inlineStr">
+        <is>
+          <t>仪表板罩|无品牌|无型号|车用硅胶仪表板软底盘</t>
+        </is>
+      </c>
       <c r="B53" s="6" t="n"/>
       <c r="C53" s="6" t="n"/>
       <c r="D53" s="6" t="n"/>
       <c r="E53" s="6" t="n"/>
       <c r="F53" s="6" t="n"/>
       <c r="G53" s="6" t="n"/>
       <c r="H53" s="6" t="n"/>
       <c r="I53" s="6" t="n"/>
       <c r="J53" s="6" t="n"/>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr"/>
       <c r="B54" s="6" t="n"/>
       <c r="C54" s="6" t="n"/>
       <c r="D54" s="6" t="n"/>
       <c r="E54" s="6" t="n"/>
       <c r="F54" s="6" t="n"/>
       <c r="G54" s="6" t="n"/>
       <c r="H54" s="6" t="n"/>
       <c r="I54" s="6" t="n"/>
       <c r="J54" s="6" t="n"/>
     </row>
     <row r="55">
-      <c r="A55" s="7" t="inlineStr"/>
+      <c r="A55" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C55" s="7" t="n">
         <v>6</v>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E55" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F55" s="9" t="n">
         <v>4.28</v>
       </c>
       <c r="G55" s="9" t="n">
         <v>25.69</v>
       </c>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I55" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="10" t="inlineStr"/>
+      <c r="A56" s="10" t="inlineStr">
+        <is>
+          <t>仪表板罩|无品牌|无型号|仪表板罩|车用防滑避光</t>
+        </is>
+      </c>
       <c r="B56" s="6" t="n"/>
       <c r="C56" s="6" t="n"/>
       <c r="D56" s="6" t="n"/>
       <c r="E56" s="6" t="n"/>
       <c r="F56" s="6" t="n"/>
       <c r="G56" s="6" t="n"/>
       <c r="H56" s="6" t="n"/>
       <c r="I56" s="6" t="n"/>
       <c r="J56" s="6" t="n"/>
     </row>
     <row r="57">
       <c r="A57" s="7" t="inlineStr"/>
       <c r="B57" s="6" t="n"/>
       <c r="C57" s="6" t="n"/>
       <c r="D57" s="6" t="n"/>
       <c r="E57" s="6" t="n"/>
       <c r="F57" s="6" t="n"/>
       <c r="G57" s="6" t="n"/>
       <c r="H57" s="6" t="n"/>
       <c r="I57" s="6" t="n"/>
       <c r="J57" s="6" t="n"/>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>8708299000 欧盟</t>
+          <t>8708299000</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="C58" s="7" t="n">
         <v>3</v>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F58" s="9" t="n">
         <v>4.28</v>
       </c>
       <c r="G58" s="9" t="n">
         <v>12.84</v>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="10" t="inlineStr"/>
+      <c r="A59" s="10" t="inlineStr">
+        <is>
+          <t>汽车配件|无品牌|无型号|用于汽车仪表台|遮阳避光</t>
+        </is>
+      </c>
       <c r="B59" s="6" t="n"/>
       <c r="C59" s="6" t="n"/>
       <c r="D59" s="6" t="n"/>
       <c r="E59" s="6" t="n"/>
       <c r="F59" s="6" t="n"/>
       <c r="G59" s="6" t="n"/>
       <c r="H59" s="6" t="n"/>
       <c r="I59" s="6" t="n"/>
       <c r="J59" s="6" t="n"/>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr"/>
       <c r="B60" s="6" t="n"/>
       <c r="C60" s="6" t="n"/>
       <c r="D60" s="6" t="n"/>
       <c r="E60" s="6" t="n"/>
       <c r="F60" s="6" t="n"/>
       <c r="G60" s="6" t="n"/>
       <c r="H60" s="6" t="n"/>
       <c r="I60" s="6" t="n"/>
       <c r="J60" s="6" t="n"/>
     </row>
     <row r="61">
-      <c r="A61" s="7" t="inlineStr"/>
+      <c r="A61" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C61" s="7" t="n">
         <v>7</v>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E61" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F61" s="9" t="n">
-        <v>3.84</v>
+        <v>4.28</v>
       </c>
       <c r="G61" s="9" t="n">
-        <v>26.9</v>
+        <v>29.97</v>
       </c>
       <c r="H61" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I61" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J61" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="10" t="inlineStr"/>
+      <c r="A62" s="10" t="inlineStr">
+        <is>
+          <t>仪表板罩|无品牌|无型号|仪表板罩|车用防滑避光</t>
+        </is>
+      </c>
       <c r="B62" s="6" t="n"/>
       <c r="C62" s="6" t="n"/>
       <c r="D62" s="6" t="n"/>
       <c r="E62" s="6" t="n"/>
       <c r="F62" s="6" t="n"/>
       <c r="G62" s="6" t="n"/>
       <c r="H62" s="6" t="n"/>
       <c r="I62" s="6" t="n"/>
       <c r="J62" s="6" t="n"/>
     </row>
     <row r="63">
       <c r="A63" s="7" t="inlineStr"/>
       <c r="B63" s="6" t="n"/>
       <c r="C63" s="6" t="n"/>
       <c r="D63" s="6" t="n"/>
       <c r="E63" s="6" t="n"/>
       <c r="F63" s="6" t="n"/>
       <c r="G63" s="6" t="n"/>
       <c r="H63" s="6" t="n"/>
       <c r="I63" s="6" t="n"/>
       <c r="J63" s="6" t="n"/>
     </row>
     <row r="64">
-      <c r="A64" s="7" t="inlineStr"/>
+      <c r="A64" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C64" s="7" t="n">
         <v>3</v>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F64" s="9" t="n">
         <v>4.28</v>
       </c>
       <c r="G64" s="9" t="n">
         <v>12.84</v>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="10" t="inlineStr"/>
+      <c r="A65" s="10" t="inlineStr">
+        <is>
+          <t>仪表板罩|无品牌|无型号|仪表板罩|车用防滑避光</t>
+        </is>
+      </c>
       <c r="B65" s="6" t="n"/>
       <c r="C65" s="6" t="n"/>
       <c r="D65" s="6" t="n"/>
       <c r="E65" s="6" t="n"/>
       <c r="F65" s="6" t="n"/>
       <c r="G65" s="6" t="n"/>
       <c r="H65" s="6" t="n"/>
       <c r="I65" s="6" t="n"/>
       <c r="J65" s="6" t="n"/>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr"/>
       <c r="B66" s="6" t="n"/>
       <c r="C66" s="6" t="n"/>
       <c r="D66" s="6" t="n"/>
       <c r="E66" s="6" t="n"/>
       <c r="F66" s="6" t="n"/>
       <c r="G66" s="6" t="n"/>
       <c r="H66" s="6" t="n"/>
       <c r="I66" s="6" t="n"/>
       <c r="J66" s="6" t="n"/>
     </row>
     <row r="67">
-      <c r="A67" s="7" t="inlineStr"/>
+      <c r="A67" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C67" s="7" t="n">
         <v>5</v>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E67" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F67" s="9" t="n">
         <v>3.84</v>
       </c>
       <c r="G67" s="9" t="n">
         <v>19.21</v>
       </c>
       <c r="H67" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I67" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J67" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="10" t="inlineStr"/>
+      <c r="A68" s="10" t="inlineStr">
+        <is>
+          <t>仪表板罩|无品牌|无型号|仪表板罩|车用防滑避光</t>
+        </is>
+      </c>
       <c r="B68" s="6" t="n"/>
       <c r="C68" s="6" t="n"/>
       <c r="D68" s="6" t="n"/>
       <c r="E68" s="6" t="n"/>
       <c r="F68" s="6" t="n"/>
       <c r="G68" s="6" t="n"/>
       <c r="H68" s="6" t="n"/>
       <c r="I68" s="6" t="n"/>
       <c r="J68" s="6" t="n"/>
     </row>
     <row r="69">
       <c r="A69" s="7" t="inlineStr"/>
       <c r="B69" s="6" t="n"/>
       <c r="C69" s="6" t="n"/>
       <c r="D69" s="6" t="n"/>
       <c r="E69" s="6" t="n"/>
       <c r="F69" s="6" t="n"/>
       <c r="G69" s="6" t="n"/>
       <c r="H69" s="6" t="n"/>
       <c r="I69" s="6" t="n"/>
       <c r="J69" s="6" t="n"/>
     </row>
     <row r="70">
-      <c r="A70" s="7" t="inlineStr"/>
+      <c r="A70" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C70" s="7" t="n">
         <v>14</v>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F70" s="9" t="n">
         <v>3.84</v>
       </c>
       <c r="G70" s="9" t="n">
         <v>53.8</v>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="A71" s="10" t="inlineStr"/>
+      <c r="A71" s="10" t="inlineStr">
+        <is>
+          <t>其他塑料制品|无品牌|无型号|仪表板罩|车用防滑避光</t>
+        </is>
+      </c>
       <c r="B71" s="6" t="n"/>
       <c r="C71" s="6" t="n"/>
       <c r="D71" s="6" t="n"/>
       <c r="E71" s="6" t="n"/>
       <c r="F71" s="6" t="n"/>
       <c r="G71" s="6" t="n"/>
       <c r="H71" s="6" t="n"/>
       <c r="I71" s="6" t="n"/>
       <c r="J71" s="6" t="n"/>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr"/>
       <c r="B72" s="6" t="n"/>
       <c r="C72" s="6" t="n"/>
       <c r="D72" s="6" t="n"/>
       <c r="E72" s="6" t="n"/>
       <c r="F72" s="6" t="n"/>
       <c r="G72" s="6" t="n"/>
       <c r="H72" s="6" t="n"/>
       <c r="I72" s="6" t="n"/>
       <c r="J72" s="6" t="n"/>
     </row>
     <row r="73">
       <c r="A73" s="7" t="inlineStr">
         <is>
@@ -3449,113 +3547,125 @@
         </is>
       </c>
       <c r="F73" s="9" t="n">
         <v>23.33</v>
       </c>
       <c r="G73" s="9" t="n">
         <v>233.33</v>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I73" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="10" t="inlineStr"/>
+      <c r="A74" s="10" t="inlineStr">
+        <is>
+          <t>火花塞|无品牌|无型号|无编号|用途:柴油机预热启动|功能:预热助燃</t>
+        </is>
+      </c>
       <c r="B74" s="6" t="n"/>
       <c r="C74" s="6" t="n"/>
       <c r="D74" s="6" t="n"/>
       <c r="E74" s="6" t="n"/>
       <c r="F74" s="6" t="n"/>
       <c r="G74" s="6" t="n"/>
       <c r="H74" s="6" t="n"/>
       <c r="I74" s="6" t="n"/>
       <c r="J74" s="6" t="n"/>
     </row>
     <row r="75">
       <c r="A75" s="7" t="inlineStr"/>
       <c r="B75" s="6" t="n"/>
       <c r="C75" s="6" t="n"/>
       <c r="D75" s="6" t="n"/>
       <c r="E75" s="6" t="n"/>
       <c r="F75" s="6" t="n"/>
       <c r="G75" s="6" t="n"/>
       <c r="H75" s="6" t="n"/>
       <c r="I75" s="6" t="n"/>
       <c r="J75" s="6" t="n"/>
     </row>
     <row r="76">
-      <c r="A76" s="7" t="inlineStr"/>
+      <c r="A76" s="7" t="inlineStr">
+        <is>
+          <t>6109100021</t>
+        </is>
+      </c>
       <c r="B76" s="7" t="inlineStr"/>
       <c r="C76" s="7" t="n">
         <v>10</v>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>套</t>
+          <t>件</t>
         </is>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F76" s="9" t="n">
         <v>19.94</v>
       </c>
       <c r="G76" s="9" t="n">
         <v>199.38</v>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="10" t="inlineStr"/>
+      <c r="A77" s="10" t="inlineStr">
+        <is>
+          <t>其他棉制针织或钩编男式T恤衫|无品牌|无型号|无编号|男士休闲V领短袖|100%棉</t>
+        </is>
+      </c>
       <c r="B77" s="6" t="n"/>
       <c r="C77" s="6" t="n"/>
       <c r="D77" s="6" t="n"/>
       <c r="E77" s="6" t="n"/>
       <c r="F77" s="6" t="n"/>
       <c r="G77" s="6" t="n"/>
       <c r="H77" s="6" t="n"/>
       <c r="I77" s="6" t="n"/>
       <c r="J77" s="6" t="n"/>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr"/>
       <c r="B78" s="6" t="n"/>
       <c r="C78" s="6" t="n"/>
       <c r="D78" s="6" t="n"/>
       <c r="E78" s="6" t="n"/>
       <c r="F78" s="6" t="n"/>
       <c r="G78" s="6" t="n"/>
       <c r="H78" s="6" t="n"/>
       <c r="I78" s="6" t="n"/>
       <c r="J78" s="6" t="n"/>
     </row>
     <row r="79">
       <c r="A79" s="7" t="inlineStr">
         <is>
@@ -3581,383 +3691,323 @@
         </is>
       </c>
       <c r="F79" s="9" t="n">
         <v>30.21</v>
       </c>
       <c r="G79" s="9" t="n">
         <v>271.88</v>
       </c>
       <c r="H79" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I79" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J79" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="10" t="inlineStr"/>
+      <c r="A80" s="10" t="inlineStr">
+        <is>
+          <t>阳光和隐私遮阳帘|无品牌|无型号|用于汽车车身装饰|无材质</t>
+        </is>
+      </c>
       <c r="B80" s="6" t="n"/>
       <c r="C80" s="6" t="n"/>
       <c r="D80" s="6" t="n"/>
       <c r="E80" s="6" t="n"/>
       <c r="F80" s="6" t="n"/>
       <c r="G80" s="6" t="n"/>
       <c r="H80" s="6" t="n"/>
       <c r="I80" s="6" t="n"/>
       <c r="J80" s="6" t="n"/>
     </row>
     <row r="81">
       <c r="A81" s="7" t="inlineStr"/>
       <c r="B81" s="6" t="n"/>
       <c r="C81" s="6" t="n"/>
       <c r="D81" s="6" t="n"/>
       <c r="E81" s="6" t="n"/>
       <c r="F81" s="6" t="n"/>
       <c r="G81" s="6" t="n"/>
       <c r="H81" s="6" t="n"/>
       <c r="I81" s="6" t="n"/>
       <c r="J81" s="6" t="n"/>
     </row>
     <row r="82">
-      <c r="A82" s="7" t="inlineStr"/>
+      <c r="A82" s="7" t="inlineStr">
+        <is>
+          <t>8708299000</t>
+        </is>
+      </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="C82" s="7" t="n">
         <v>10</v>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>个</t>
+          <t>套</t>
         </is>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F82" s="9" t="n">
         <v>33.44</v>
       </c>
       <c r="G82" s="9" t="n">
         <v>334.41</v>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="10" t="inlineStr"/>
+      <c r="A83" s="10" t="inlineStr">
+        <is>
+          <t>其他以皮革或再生皮革作面的箱包|无品牌|无型号|皮革</t>
+        </is>
+      </c>
       <c r="B83" s="6" t="n"/>
       <c r="C83" s="6" t="n"/>
       <c r="D83" s="6" t="n"/>
       <c r="E83" s="6" t="n"/>
       <c r="F83" s="6" t="n"/>
       <c r="G83" s="6" t="n"/>
       <c r="H83" s="6" t="n"/>
       <c r="I83" s="6" t="n"/>
       <c r="J83" s="6" t="n"/>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr"/>
       <c r="B84" s="6" t="n"/>
       <c r="C84" s="6" t="n"/>
       <c r="D84" s="6" t="n"/>
       <c r="E84" s="6" t="n"/>
       <c r="F84" s="6" t="n"/>
       <c r="G84" s="6" t="n"/>
       <c r="H84" s="6" t="n"/>
       <c r="I84" s="6" t="n"/>
       <c r="J84" s="6" t="n"/>
     </row>
     <row r="85">
       <c r="A85" s="7" t="inlineStr">
         <is>
-          <t>10 位，留空可后续自动查询</t>
-[...40 lines deleted...]
-      </c>
+          <t>报关员区           海声BP机号</t>
+        </is>
+      </c>
+      <c r="B85" s="6" t="n"/>
+      <c r="C85" s="6" t="n"/>
+      <c r="D85" s="6" t="n"/>
+      <c r="E85" s="6" t="n"/>
+      <c r="F85" s="7" t="inlineStr">
+        <is>
+          <t>审单          审价</t>
+        </is>
+      </c>
+      <c r="G85" s="6" t="n"/>
+      <c r="H85" s="6" t="n"/>
+      <c r="I85" s="6" t="n"/>
+      <c r="J85" s="6" t="n"/>
     </row>
     <row r="86">
-      <c r="A86" s="10" t="inlineStr"/>
+      <c r="A86" s="7" t="inlineStr">
+        <is>
+          <t>申报单位(盖章)</t>
+        </is>
+      </c>
       <c r="B86" s="6" t="n"/>
       <c r="C86" s="6" t="n"/>
       <c r="D86" s="6" t="n"/>
       <c r="E86" s="6" t="n"/>
-      <c r="F86" s="6" t="n"/>
+      <c r="F86" s="7" t="inlineStr">
+        <is>
+          <t>征税          统计</t>
+        </is>
+      </c>
       <c r="G86" s="6" t="n"/>
       <c r="H86" s="6" t="n"/>
       <c r="I86" s="6" t="n"/>
       <c r="J86" s="6" t="n"/>
     </row>
     <row r="87">
-      <c r="A87" s="7" t="inlineStr"/>
+      <c r="A87" s="7" t="inlineStr">
+        <is>
+          <t>单位地址</t>
+        </is>
+      </c>
       <c r="B87" s="6" t="n"/>
       <c r="C87" s="6" t="n"/>
       <c r="D87" s="6" t="n"/>
       <c r="E87" s="6" t="n"/>
-      <c r="F87" s="6" t="n"/>
+      <c r="F87" s="7" t="inlineStr"/>
       <c r="G87" s="6" t="n"/>
       <c r="H87" s="6" t="n"/>
       <c r="I87" s="6" t="n"/>
       <c r="J87" s="6" t="n"/>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>报关员区           海声BP机号</t>
+          <t>邮编            电话       填制日期</t>
         </is>
       </c>
       <c r="B88" s="6" t="n"/>
       <c r="C88" s="6" t="n"/>
       <c r="D88" s="6" t="n"/>
       <c r="E88" s="6" t="n"/>
-      <c r="F88" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F88" s="7" t="inlineStr"/>
       <c r="G88" s="6" t="n"/>
       <c r="H88" s="6" t="n"/>
       <c r="I88" s="6" t="n"/>
       <c r="J88" s="6" t="n"/>
     </row>
-    <row r="89">
-[...50 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="88">
+  <mergeCells count="86">
     <mergeCell ref="A23:J23"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A63:J63"/>
+    <mergeCell ref="A87:E87"/>
     <mergeCell ref="A77:J77"/>
     <mergeCell ref="A83:J83"/>
-    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="F85:J85"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A36:J36"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A69:J69"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="A66:J66"/>
-    <mergeCell ref="A91:E91"/>
     <mergeCell ref="A75:J75"/>
     <mergeCell ref="A12:J12"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="A14:J14"/>
+    <mergeCell ref="F87:J87"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="A29:J29"/>
     <mergeCell ref="A81:J81"/>
     <mergeCell ref="A38:J38"/>
-    <mergeCell ref="F89:J89"/>
     <mergeCell ref="A44:J44"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A15:J15"/>
     <mergeCell ref="A24:J24"/>
     <mergeCell ref="A60:J60"/>
-    <mergeCell ref="F91:J91"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="G7:J7"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="A84:J84"/>
     <mergeCell ref="A18:J18"/>
     <mergeCell ref="A50:J50"/>
-    <mergeCell ref="A86:J86"/>
     <mergeCell ref="A42:J42"/>
     <mergeCell ref="A47:J47"/>
     <mergeCell ref="A62:J62"/>
     <mergeCell ref="A20:J20"/>
     <mergeCell ref="A72:J72"/>
     <mergeCell ref="A30:J30"/>
     <mergeCell ref="A59:J59"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="A51:J51"/>
+    <mergeCell ref="A86:E86"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="H8:J8"/>
-    <mergeCell ref="F90:J90"/>
     <mergeCell ref="A54:J54"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="A41:J41"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A74:J74"/>
     <mergeCell ref="A56:J56"/>
     <mergeCell ref="A27:J27"/>
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="A33:J33"/>
     <mergeCell ref="A17:J17"/>
     <mergeCell ref="A53:J53"/>
     <mergeCell ref="A35:J35"/>
     <mergeCell ref="A88:E88"/>
     <mergeCell ref="A68:J68"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="D4:F4"/>
-    <mergeCell ref="A90:E90"/>
+    <mergeCell ref="F86:J86"/>
     <mergeCell ref="A39:J39"/>
     <mergeCell ref="A48:J48"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="A11:J11"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A45:J45"/>
     <mergeCell ref="A78:J78"/>
-    <mergeCell ref="A87:J87"/>
+    <mergeCell ref="A85:E85"/>
     <mergeCell ref="A65:J65"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="G6:J6"/>
     <mergeCell ref="A80:J80"/>
     <mergeCell ref="A21:J21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A57:J57"/>
     <mergeCell ref="A71:J71"/>
     <mergeCell ref="F88:J88"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G49"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16.9" customWidth="1" min="1" max="1"/>
     <col width="21.7" customWidth="1" min="2" max="2"/>
     <col width="17.6" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
     <col width="9.9" customWidth="1" min="5" max="5"/>
     <col width="16.8" customWidth="1" min="6" max="6"/>
     <col width="22.2" customWidth="1" min="7" max="7"/>
     <col width="9" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>销售合同
 SALES CONTRACT</t>
         </is>
       </c>
       <c r="B1" s="4" t="n"/>
@@ -4437,54 +4487,54 @@
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>77HY011</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>13</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="F22" s="7" t="n">
-        <v>3.8423</v>
+        <v>4.2815</v>
       </c>
       <c r="G22" s="7" t="n">
-        <v>49.95</v>
+        <v>55.66</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>77KA004</t>
         </is>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D23" s="7" t="n">
         <v>5</v>
       </c>
       <c r="E23" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
@@ -4654,54 +4704,54 @@
     <row r="29">
       <c r="A29" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>77SU001</t>
         </is>
       </c>
       <c r="C29" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D29" s="7" t="n">
         <v>7</v>
       </c>
       <c r="E29" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="F29" s="7" t="n">
-        <v>3.8429</v>
+        <v>4.2814</v>
       </c>
       <c r="G29" s="7" t="n">
-        <v>26.9</v>
+        <v>29.97</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>77SZ204</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>3</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
@@ -4801,51 +4851,51 @@
       </c>
       <c r="F33" s="7" t="n">
         <v>23.333</v>
       </c>
       <c r="G33" s="7" t="n">
         <v>233.33</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>84HY006-L</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr"/>
       <c r="D34" s="7" t="n">
         <v>10</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>套</t>
+          <t>件</t>
         </is>
       </c>
       <c r="F34" s="7" t="n">
         <v>19.938</v>
       </c>
       <c r="G34" s="7" t="n">
         <v>199.38</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>84VW001-3</t>
         </is>
       </c>
       <c r="C35" s="7" t="inlineStr">
         <is>
           <t>阳光和隐私遮阳帘</t>
         </is>
       </c>
@@ -4863,280 +4913,249 @@
       <c r="G35" s="7" t="n">
         <v>271.88</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>90UN014</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>10</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>个</t>
+          <t>套</t>
         </is>
       </c>
       <c r="F36" s="7" t="n">
         <v>33.441</v>
       </c>
       <c r="G36" s="7" t="n">
         <v>334.41</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="7" t="inlineStr">
-[...26 lines deleted...]
-        <v>0</v>
+      <c r="A37" s="13" t="inlineStr"/>
+      <c r="B37" s="13" t="inlineStr"/>
+      <c r="C37" s="13" t="inlineStr"/>
+      <c r="D37" s="13" t="n">
+        <v>170</v>
+      </c>
+      <c r="E37" s="13" t="inlineStr"/>
+      <c r="F37" s="13" t="inlineStr">
+        <is>
+          <t>合计：</t>
+        </is>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>2389.13</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="13" t="inlineStr"/>
-[...12 lines deleted...]
-        <v>2380.35</v>
+      <c r="A38" s="11" t="inlineStr">
+        <is>
+          <t>合同总金额：</t>
+        </is>
+      </c>
+      <c r="B38" s="11" t="n">
+        <v>2389.13</v>
+      </c>
+      <c r="C38" s="11" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="11" t="inlineStr">
         <is>
-          <t>合同总金额：</t>
-[...7 lines deleted...]
-          <t>USD</t>
+          <t>1、结汇方式：</t>
+        </is>
+      </c>
+      <c r="B39" s="11" t="inlineStr">
+        <is>
+          <t>TT</t>
+        </is>
+      </c>
+      <c r="F39" s="11" t="inlineStr">
+        <is>
+          <t>2、目的港：</t>
+        </is>
+      </c>
+      <c r="G39" s="11" t="inlineStr">
+        <is>
+          <t>澳大利亚（悉尼）</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="11" t="inlineStr">
         <is>
-          <t>1、结汇方式：</t>
+          <t>3、运输方式：</t>
         </is>
       </c>
       <c r="B40" s="11" t="inlineStr">
         <is>
-          <t>TT</t>
+          <t>海运散货</t>
         </is>
       </c>
       <c r="F40" s="11" t="inlineStr">
         <is>
-          <t>2、目的港：</t>
+          <t>4、到达日期：</t>
         </is>
       </c>
       <c r="G40" s="11" t="inlineStr">
         <is>
-          <t>澳大利亚（悉尼）</t>
+          <t>不迟于2026/07/02</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="11" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="A41" s="5" t="inlineStr">
+        <is>
+          <t>5、协议终止：</t>
+        </is>
+      </c>
+      <c r="B41" s="5" t="inlineStr">
+        <is>
+          <t>货物的品质规格以买方国家检疫检验机构检验合格为准，并有权依据检验证书向卖方索赔。</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="n"/>
+      <c r="D41" s="4" t="n"/>
+      <c r="E41" s="4" t="n"/>
+      <c r="F41" s="4" t="n"/>
+      <c r="G41" s="4" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>5、协议终止：</t>
+          <t>6、仲裁：</t>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
-          <t>货物的品质规格以买方国家检疫检验机构检验合格为准，并有权依据检验证书向卖方索赔。</t>
+          <t>因执行本合同所发生的或者与本合同有关的一切争执，由签约双方友好协商解决，
+如双方经协商后仍不能解决时，将提交中国国际经济贸易仲裁委员会仲裁。</t>
         </is>
       </c>
       <c r="C42" s="4" t="n"/>
       <c r="D42" s="4" t="n"/>
       <c r="E42" s="4" t="n"/>
       <c r="F42" s="4" t="n"/>
       <c r="G42" s="4" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>6、仲裁：</t>
+          <t>7、合同生效：</t>
         </is>
       </c>
       <c r="B43" s="5" t="inlineStr">
         <is>
-          <t>因执行本合同所发生的或者与本合同有关的一切争执，由签约双方友好协商解决，
-如双方经协商后仍不能解决时，将提交中国国际经济贸易仲裁委员会仲裁。</t>
+          <t>本合同用中文写成，买卖双方各执一份，自双方签字、盖章之日起生效，
+若买方在卖方签字之日起计三日内仍不签回给卖方，本合同作废。</t>
         </is>
       </c>
       <c r="C43" s="4" t="n"/>
       <c r="D43" s="4" t="n"/>
       <c r="E43" s="4" t="n"/>
       <c r="F43" s="4" t="n"/>
       <c r="G43" s="4" t="n"/>
     </row>
-    <row r="44">
-[...18 lines deleted...]
-      <c r="A46" s="5" t="inlineStr">
+    <row r="45">
+      <c r="A45" s="5" t="inlineStr">
         <is>
           <t>买方：（签名及盖章）</t>
         </is>
       </c>
-      <c r="B46" s="4" t="n"/>
-      <c r="F46" s="11" t="inlineStr">
+      <c r="B45" s="4" t="n"/>
+      <c r="F45" s="11" t="inlineStr">
         <is>
           <t>卖方：（签名及盖章）</t>
         </is>
       </c>
     </row>
-    <row r="49">
-      <c r="A49" s="11" t="inlineStr">
+    <row r="48">
+      <c r="A48" s="11" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
-      <c r="B49" s="11" t="inlineStr">
+      <c r="B48" s="11" t="inlineStr">
         <is>
           <t>2026/05/18</t>
         </is>
       </c>
-      <c r="F49" s="11" t="inlineStr">
+      <c r="F48" s="11" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="B42:G42"/>
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B8:G8"/>
-    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="B41:G41"/>
+    <mergeCell ref="A45:B45"/>
     <mergeCell ref="B43:G43"/>
     <mergeCell ref="A12:C12"/>
-    <mergeCell ref="B44:G44"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="B6:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H36"/>
+  <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="7" customWidth="1" min="3" max="3"/>
     <col width="5.6" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="7" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>COMMERCIAL INVOICE</t>
         </is>
       </c>
       <c r="B1" s="4" t="n"/>
       <c r="C1" s="4" t="n"/>
@@ -5557,54 +5576,54 @@
         <v>32.97</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>77HY011</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C20" s="6" t="n"/>
       <c r="D20" s="6" t="n"/>
       <c r="E20" s="7" t="n">
         <v>13</v>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>SET</t>
         </is>
       </c>
       <c r="G20" s="15" t="n">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="H20" s="15" t="n">
-        <v>11.7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>77KA004</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C21" s="6" t="n"/>
       <c r="D21" s="6" t="n"/>
       <c r="E21" s="7" t="n">
         <v>5</v>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>SET</t>
         </is>
       </c>
       <c r="G21" s="15" t="n">
         <v>1</v>
@@ -5753,54 +5772,54 @@
         <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>77SU001</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C27" s="6" t="n"/>
       <c r="D27" s="6" t="n"/>
       <c r="E27" s="7" t="n">
         <v>7</v>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>SET</t>
         </is>
       </c>
       <c r="G27" s="15" t="n">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="H27" s="15" t="n">
-        <v>6.3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>77SZ204</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="C28" s="6" t="n"/>
       <c r="D28" s="6" t="n"/>
       <c r="E28" s="7" t="n">
         <v>3</v>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>SET</t>
         </is>
       </c>
       <c r="G28" s="15" t="n">
         <v>1</v>
@@ -5885,51 +5904,51 @@
         <is>
           <t>PCS</t>
         </is>
       </c>
       <c r="G31" s="15" t="n">
         <v>5.44</v>
       </c>
       <c r="H31" s="15" t="n">
         <v>54.4</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>84HY006-L</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr"/>
       <c r="C32" s="6" t="n"/>
       <c r="D32" s="6" t="n"/>
       <c r="E32" s="7" t="n">
         <v>10</v>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>SET</t>
+          <t>PCS</t>
         </is>
       </c>
       <c r="G32" s="15" t="n">
         <v>4.65</v>
       </c>
       <c r="H32" s="15" t="n">
         <v>46.5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>84VW001-3</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>阳光和隐私遮阳帘</t>
         </is>
       </c>
       <c r="C33" s="6" t="n"/>
       <c r="D33" s="6" t="n"/>
       <c r="E33" s="7" t="n">
         <v>9</v>
       </c>
@@ -5941,164 +5960,135 @@
       <c r="G33" s="15" t="n">
         <v>7.05</v>
       </c>
       <c r="H33" s="15" t="n">
         <v>63.45</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>90UN014</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="C34" s="6" t="n"/>
       <c r="D34" s="6" t="n"/>
       <c r="E34" s="7" t="n">
         <v>10</v>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>PCS</t>
+          <t>SET</t>
         </is>
       </c>
       <c r="G34" s="15" t="n">
         <v>7.8</v>
       </c>
       <c r="H34" s="15" t="n">
         <v>78</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="2" t="inlineStr">
-[...27 lines deleted...]
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A35" s="16" t="inlineStr">
         <is>
           <t>Total :</t>
         </is>
       </c>
-      <c r="B36" s="17" t="n"/>
-[...2 lines deleted...]
-      <c r="E36" s="18" t="n">
+      <c r="B35" s="17" t="n"/>
+      <c r="C35" s="17" t="n"/>
+      <c r="D35" s="17" t="n"/>
+      <c r="E35" s="18" t="n">
         <v>170</v>
       </c>
-      <c r="F36" s="19" t="n"/>
-[...1 lines deleted...]
-        <v>555.61</v>
+      <c r="F35" s="19" t="n"/>
+      <c r="H35" s="20" t="n">
+        <v>557.61</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="45">
+  <mergeCells count="44">
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A35:D35"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B2:E3"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="A36:D36"/>
     <mergeCell ref="B6:E7"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="B32:D32"/>
-    <mergeCell ref="B35:D35"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B9:D10"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="G2:G3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G31"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="17.6" customWidth="1" min="1" max="1"/>
     <col width="22.4" customWidth="1" min="2" max="2"/>
     <col width="11.6" customWidth="1" min="3" max="3"/>
     <col width="7.4" customWidth="1" min="4" max="4"/>
     <col width="11.8" customWidth="1" min="5" max="5"/>
     <col width="11.8" customWidth="1" min="6" max="6"/>
     <col width="12.8" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Packing List</t>
         </is>
       </c>
       <c r="B1" s="4" t="n"/>
       <c r="C1" s="4" t="n"/>
       <c r="D1" s="4" t="n"/>
@@ -6731,51 +6721,51 @@
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>个</t>
         </is>
       </c>
       <c r="E25" s="6" t="n"/>
       <c r="F25" s="7" t="n">
         <v>0.13</v>
       </c>
       <c r="G25" s="7" t="n">
         <v>0.15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
           <t>84HY006-L</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr"/>
       <c r="C26" s="7" t="n">
         <v>10</v>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>套</t>
+          <t>件</t>
         </is>
       </c>
       <c r="E26" s="6" t="n"/>
       <c r="F26" s="7" t="n">
         <v>5.22</v>
       </c>
       <c r="G26" s="7" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="7" t="inlineStr">
         <is>
           <t>84VW001-3</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>阳光和隐私遮阳帘</t>
         </is>
       </c>
       <c r="C27" s="7" t="n">
         <v>9</v>
       </c>
       <c r="D27" s="7" t="inlineStr">
@@ -6785,138 +6775,109 @@
       </c>
       <c r="E27" s="6" t="n"/>
       <c r="F27" s="7" t="n">
         <v>11.12</v>
       </c>
       <c r="G27" s="7" t="n">
         <v>12.79</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
           <t>90UN014</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="C28" s="7" t="n">
         <v>10</v>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>个</t>
+          <t>套</t>
         </is>
       </c>
       <c r="E28" s="6" t="n"/>
       <c r="F28" s="7" t="n">
         <v>16.61</v>
       </c>
       <c r="G28" s="7" t="n">
         <v>19.1</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="7" t="inlineStr">
-[...24 lines deleted...]
-        <v>0</v>
+      <c r="C29" s="13">
+        <f>SUM(C5:C28)</f>
+        <v/>
+      </c>
+      <c r="E29" s="13">
+        <f>SUM(E5:E28)</f>
+        <v/>
+      </c>
+      <c r="F29" s="13">
+        <f>SUM(F5:F28)</f>
+        <v/>
+      </c>
+      <c r="G29" s="13">
+        <f>SUM(G5:G28)</f>
+        <v/>
       </c>
     </row>
     <row r="30">
-      <c r="C30" s="13">
-[...18 lines deleted...]
-        <f>SUBTOTAL(9,F5:F30)</f>
+      <c r="F30" s="14">
+        <f>SUBTOTAL(9,F5:F29)</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="E5:E28"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24.8" customWidth="1" min="1" max="1"/>
     <col width="14.1" customWidth="1" min="2" max="2"/>
     <col width="11.9" customWidth="1" min="3" max="3"/>
     <col width="12.3" customWidth="1" min="4" max="4"/>
     <col width="16.6" customWidth="1" min="5" max="5"/>
     <col width="16.6" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>商品名称</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>数量</t>
@@ -6985,74 +6946,74 @@
       <c r="C3" s="6" t="n"/>
       <c r="D3" s="7" t="n">
         <v>0.0185</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>3.5</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>1.65</v>
       </c>
       <c r="G3" s="7" t="n">
         <v>16.5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="7" t="inlineStr">
         <is>
           <t>111HG240208S01x2</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="n"/>
       <c r="D4" s="7" t="n">
-        <v>0</v>
+        <v>0.0152</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>24.96</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>25.52</v>
       </c>
       <c r="G4" s="7" t="n">
         <v>153.12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="7" t="inlineStr">
         <is>
           <t>传送带</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>8</v>
       </c>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="7" t="n">
-        <v>0.016</v>
+        <v>0.0168</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>2.68</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>1.71</v>
       </c>
       <c r="G5" s="7" t="n">
         <v>13.68</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>起动机</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="n"/>
       <c r="D6" s="7" t="n">
         <v>0.1361</v>
       </c>
       <c r="E6" s="7" t="n">
@@ -7152,54 +7113,54 @@
       </c>
       <c r="F10" s="7" t="n">
         <v>47.11</v>
       </c>
       <c r="G10" s="7" t="n">
         <v>141.33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>13</v>
       </c>
       <c r="C11" s="6" t="n"/>
       <c r="D11" s="7" t="n">
         <v>0.0491</v>
       </c>
       <c r="E11" s="7" t="n">
         <v>5.2</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>3.84</v>
+        <v>4.28</v>
       </c>
       <c r="G11" s="7" t="n">
-        <v>49.92</v>
+        <v>55.64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
         <v>5</v>
       </c>
       <c r="C12" s="6" t="n"/>
       <c r="D12" s="7" t="n">
         <v>0.0288</v>
       </c>
       <c r="E12" s="7" t="n">
         <v>1.95</v>
       </c>
       <c r="F12" s="7" t="n">
         <v>4.28</v>
       </c>
       <c r="G12" s="7" t="n">
         <v>21.4</v>
       </c>
     </row>
@@ -7313,54 +7274,54 @@
       </c>
       <c r="F17" s="7" t="n">
         <v>4.28</v>
       </c>
       <c r="G17" s="7" t="n">
         <v>12.84</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
         <v>7</v>
       </c>
       <c r="C18" s="6" t="n"/>
       <c r="D18" s="7" t="n">
         <v>0.0381</v>
       </c>
       <c r="E18" s="7" t="n">
         <v>2.75</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>3.84</v>
+        <v>4.28</v>
       </c>
       <c r="G18" s="7" t="n">
-        <v>26.88</v>
+        <v>29.96</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="B19" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C19" s="6" t="n"/>
       <c r="D19" s="7" t="n">
         <v>0.0135</v>
       </c>
       <c r="E19" s="7" t="n">
         <v>1</v>
       </c>
       <c r="F19" s="7" t="n">
         <v>4.28</v>
       </c>
       <c r="G19" s="7" t="n">
         <v>12.84</v>
       </c>
     </row>
@@ -7477,111 +7438,86 @@
     </row>
     <row r="25">
       <c r="A25" s="7" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="B25" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C25" s="6" t="n"/>
       <c r="D25" s="7" t="n">
         <v>0.0772</v>
       </c>
       <c r="E25" s="7" t="n">
         <v>19.1</v>
       </c>
       <c r="F25" s="7" t="n">
         <v>33.44</v>
       </c>
       <c r="G25" s="7" t="n">
         <v>334.4</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="7" t="inlineStr">
-[...25 lines deleted...]
-        <f>SUM(B2:B26)</f>
+      <c r="B26" s="13">
+        <f>SUM(B2:B25)</f>
         <v/>
       </c>
-      <c r="C27" s="13">
-        <f>SUM(C2:C26)</f>
+      <c r="C26" s="13">
+        <f>SUM(C2:C25)</f>
         <v/>
       </c>
-      <c r="D27" s="13">
-        <f>SUM(D2:D26)</f>
+      <c r="D26" s="13">
+        <f>SUM(D2:D25)</f>
         <v/>
       </c>
-      <c r="E27" s="13">
-        <f>SUM(E2:E26)</f>
+      <c r="E26" s="13">
+        <f>SUM(E2:E25)</f>
         <v/>
       </c>
-      <c r="G27" s="13">
-        <f>SUM(G2:G26)</f>
+      <c r="G26" s="13">
+        <f>SUM(G2:G25)</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C25"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O41"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18.4" customWidth="1" min="1" max="1"/>
     <col width="16.3" customWidth="1" min="2" max="2"/>
     <col width="15.1" customWidth="1" min="3" max="3"/>
     <col width="25.5" customWidth="1" min="4" max="4"/>
     <col width="17.8" customWidth="1" min="5" max="5"/>
     <col width="21.6" customWidth="1" min="6" max="6"/>
     <col width="17" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="13.4" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="13" customWidth="1" min="11" max="11"/>
     <col width="13" customWidth="1" min="12" max="12"/>
     <col width="13.9" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -8041,51 +7977,51 @@
       </c>
       <c r="J12" s="4" t="n"/>
       <c r="K12" s="4" t="n"/>
       <c r="L12" s="4" t="n"/>
       <c r="M12" s="4" t="n"/>
       <c r="N12" s="4" t="n"/>
       <c r="O12" s="4" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="11" t="inlineStr">
         <is>
           <t>寄件人号码 *</t>
         </is>
       </c>
       <c r="B13" s="11" t="inlineStr">
         <is>
           <t>020-38921322</t>
         </is>
       </c>
       <c r="E13" s="11" t="inlineStr">
         <is>
           <t>总件数 *</t>
         </is>
       </c>
       <c r="F13" s="11" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="25" t="inlineStr">
         <is>
           <t>是否带磁 *</t>
         </is>
       </c>
       <c r="I13" s="25" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="J13" s="4" t="n"/>
       <c r="K13" s="4" t="n"/>
       <c r="L13" s="4" t="n"/>
       <c r="M13" s="4" t="n"/>
       <c r="N13" s="4" t="n"/>
       <c r="O13" s="4" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="26" t="inlineStr">
         <is>
           <t>（每一项数据都填写在对应信息的下方,除了中文品名其他其他一概只能填英文或者数字）</t>
         </is>
       </c>
       <c r="B14" s="4" t="n"/>
@@ -8174,1142 +8110,1425 @@
       </c>
       <c r="N15" s="13" t="inlineStr">
         <is>
           <t>产品图片</t>
         </is>
       </c>
       <c r="O15" s="13" t="inlineStr">
         <is>
           <t>销售链接</t>
         </is>
       </c>
     </row>
     <row r="16" ht="80" customHeight="1">
       <c r="A16" s="7" t="inlineStr"/>
       <c r="B16" s="7" t="inlineStr"/>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>传送带</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>Deck Belt</t>
         </is>
       </c>
-      <c r="E16" s="7" t="inlineStr"/>
-      <c r="F16" s="7" t="inlineStr"/>
+      <c r="E16" s="7" t="inlineStr">
+        <is>
+          <t>Rubber</t>
+        </is>
+      </c>
+      <c r="F16" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H16" s="7" t="inlineStr"/>
+      <c r="H16" s="7" t="inlineStr">
+        <is>
+          <t>4010390000</t>
+        </is>
+      </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J16" s="7" t="n">
         <v>11</v>
       </c>
       <c r="K16" s="7" t="n">
         <v>2.15</v>
       </c>
       <c r="L16" s="7" t="n">
         <v>23.65</v>
       </c>
       <c r="M16" s="7" t="n">
         <v>0.3</v>
       </c>
       <c r="N16" s="7" t="inlineStr"/>
       <c r="O16" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Drive-Belt-Suitable-30-50-Murray-Viking-Mowers-MT426H-4216HX-42591X88A-/127591654301</t>
+          <t>https://www.ebay.com.au/itm/Blade-Belt-Suitable-Husqvarna-LT130-42-Cut-Ref-532144959-/127591654301</t>
         </is>
       </c>
     </row>
     <row r="17" ht="80" customHeight="1">
       <c r="A17" s="7" t="inlineStr"/>
       <c r="B17" s="7" t="inlineStr"/>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>皮带</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>Deck Belt</t>
         </is>
       </c>
-      <c r="E17" s="7" t="inlineStr"/>
-      <c r="F17" s="7" t="inlineStr"/>
+      <c r="E17" s="7" t="inlineStr">
+        <is>
+          <t>Leather</t>
+        </is>
+      </c>
+      <c r="F17" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G17" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H17" s="7" t="inlineStr"/>
-      <c r="I17" s="7" t="inlineStr"/>
+      <c r="H17" s="7" t="inlineStr">
+        <is>
+          <t>4203301090</t>
+        </is>
+      </c>
+      <c r="I17" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J17" s="7" t="n">
         <v>10</v>
       </c>
       <c r="K17" s="7" t="n">
-        <v>1.92</v>
+        <v>3.21</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>19.2</v>
+        <v>32.1</v>
       </c>
       <c r="M17" s="7" t="n">
         <v>0.35</v>
       </c>
       <c r="N17" s="7" t="inlineStr"/>
       <c r="O17" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Belt-Suitable-38-MTD-Yardman-Ride-Mowers-754-0433-954-0433-/127877361161</t>
+          <t>https://www.ebay.co.uk/itm/Belt-Suitable-MTD-Yardman-38-Ride-Mowers-754-0433-954-0433-/366423502553</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr"/>
       <c r="B18" s="7" t="inlineStr"/>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>111HG240208S01x2</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>111HG240208S01x2</t>
         </is>
       </c>
-      <c r="E18" s="7" t="inlineStr"/>
-      <c r="F18" s="7" t="inlineStr"/>
+      <c r="E18" s="7" t="inlineStr">
+        <is>
+          <t>Leather</t>
+        </is>
+      </c>
+      <c r="F18" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H18" s="7" t="inlineStr"/>
-      <c r="I18" s="7" t="inlineStr"/>
+      <c r="H18" s="7" t="inlineStr">
+        <is>
+          <t>4202210090</t>
+        </is>
+      </c>
+      <c r="I18" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J18" s="7" t="n">
         <v>6</v>
       </c>
       <c r="K18" s="7" t="n">
         <v>15.15</v>
       </c>
       <c r="L18" s="7" t="n">
         <v>90.90000000000001</v>
       </c>
       <c r="M18" s="7" t="n">
         <v>4.16</v>
       </c>
       <c r="N18" s="7" t="inlineStr"/>
       <c r="O18" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/2x-Blades-Suitable-MTD-Ride-Mowers-38-6-Point-742-0654-/336604039513</t>
+          <t>https://www.ebay.com.au/itm/2x-Blades-Suitable-MTD-Ride-Mowers-38-6-Point-742-0654-/336710012997</t>
         </is>
       </c>
     </row>
     <row r="19" ht="80" customHeight="1">
       <c r="A19" s="7" t="inlineStr"/>
       <c r="B19" s="7" t="inlineStr"/>
       <c r="C19" s="7" t="inlineStr">
         <is>
           <t>传送带</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>Deck Belt</t>
         </is>
       </c>
-      <c r="E19" s="7" t="inlineStr"/>
-      <c r="F19" s="7" t="inlineStr"/>
+      <c r="E19" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Rubber</t>
+        </is>
+      </c>
+      <c r="F19" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G19" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>8433909000</t>
-[...2 lines deleted...]
-      <c r="I19" s="7" t="inlineStr"/>
+          <t>4010390000</t>
+        </is>
+      </c>
+      <c r="I19" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J19" s="7" t="n">
         <v>8</v>
       </c>
       <c r="K19" s="7" t="n">
-        <v>4.92</v>
+        <v>4.74</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>39.36</v>
+        <v>37.92</v>
       </c>
       <c r="M19" s="7" t="n">
         <v>0.34</v>
       </c>
       <c r="N19" s="7" t="inlineStr"/>
       <c r="O19" s="27" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/46-Mower-Deck-Belt-Suitable-Husqvarna-405143-21546607-532405143-Deck-Belt-/198102616473</t>
         </is>
       </c>
     </row>
     <row r="20" ht="80" customHeight="1">
       <c r="A20" s="7" t="inlineStr"/>
       <c r="B20" s="7" t="inlineStr"/>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>起动机</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>STARTER MOTOR</t>
         </is>
       </c>
-      <c r="E20" s="7" t="inlineStr"/>
-      <c r="F20" s="7" t="inlineStr"/>
+      <c r="E20" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F20" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>8511400090 欧盟</t>
-[...2 lines deleted...]
-      <c r="I20" s="7" t="inlineStr"/>
+          <t>8511400090</t>
+        </is>
+      </c>
+      <c r="I20" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J20" s="7" t="n">
         <v>6</v>
       </c>
       <c r="K20" s="7" t="n">
-        <v>27.71</v>
+        <v>26.71</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>166.26</v>
+        <v>160.26</v>
       </c>
       <c r="M20" s="7" t="n">
         <v>2.9</v>
       </c>
       <c r="N20" s="7" t="inlineStr"/>
       <c r="O20" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Starter-Motor-Subaru-Impreza-2-0L-Petrol-EJ20-1996-2007-8-Teeth-Manual-Only-/336597739438</t>
+          <t>https://www.ebay.com.au/itm/Starter-Motor-Subaru-Impreza-2-0L-Petrol-EJ20-1996-2007-8-Teeth-Manual-Only-/336710014887</t>
         </is>
       </c>
     </row>
     <row r="21" ht="80" customHeight="1">
       <c r="A21" s="7" t="inlineStr"/>
       <c r="B21" s="7" t="inlineStr"/>
       <c r="C21" s="7" t="inlineStr">
         <is>
           <t>启动机</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>Starter Motor</t>
         </is>
       </c>
-      <c r="E21" s="7" t="inlineStr"/>
-      <c r="F21" s="7" t="inlineStr"/>
+      <c r="E21" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F21" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G21" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>8511400090 欧盟</t>
-[...2 lines deleted...]
-      <c r="I21" s="7" t="inlineStr"/>
+          <t>8511400090</t>
+        </is>
+      </c>
+      <c r="I21" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J21" s="7" t="n">
         <v>4</v>
       </c>
       <c r="K21" s="7" t="n">
-        <v>20.18</v>
+        <v>30.65</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>80.72</v>
+        <v>122.6</v>
       </c>
       <c r="M21" s="7" t="n">
         <v>2.9</v>
       </c>
       <c r="N21" s="7" t="inlineStr"/>
       <c r="O21" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Starter-Motor-Suitable-TOYOTA-HILUX-Commuter-TGN16R-2TR-FE-PETROL-2005-2015-/117190048622</t>
+          <t>https://www.ebay.com.au/itm/Starter-Motor-Suitable-TOYOTA-HILUX-Commuter-TGN16R-2TR-FE-PETROL-2005-UP-/336710012397</t>
         </is>
       </c>
     </row>
     <row r="22" ht="80" customHeight="1">
       <c r="A22" s="7" t="inlineStr"/>
       <c r="B22" s="7" t="inlineStr"/>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>进气歧管</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>Intake Manifold</t>
         </is>
       </c>
-      <c r="E22" s="7" t="inlineStr"/>
-      <c r="F22" s="7" t="inlineStr"/>
+      <c r="E22" s="7" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy</t>
+        </is>
+      </c>
+      <c r="F22" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H22" s="7" t="inlineStr"/>
-      <c r="I22" s="7" t="inlineStr"/>
+      <c r="H22" s="7" t="inlineStr">
+        <is>
+          <t>8424909090</t>
+        </is>
+      </c>
+      <c r="I22" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J22" s="7" t="n">
         <v>2</v>
       </c>
       <c r="K22" s="7" t="n">
-        <v>52.35</v>
+        <v>50.58</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>104.7</v>
+        <v>101.16</v>
       </c>
       <c r="M22" s="7" t="n">
         <v>2.92</v>
       </c>
       <c r="N22" s="7" t="inlineStr"/>
       <c r="O22" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Intake-Manifold-Suitable-Holden-Captiva-2-2L-Diesel-11-18-25193560-25189093-/198235999760</t>
+          <t>https://www.ebay.com.au/itm/Intake-Manifold-Suitable-Holden-Captiva-2-2L-Diesel-11-18-25193560-25189093-/336522859332</t>
         </is>
       </c>
     </row>
     <row r="23" ht="80" customHeight="1">
       <c r="A23" s="7" t="inlineStr"/>
       <c r="B23" s="7" t="inlineStr"/>
       <c r="C23" s="7" t="inlineStr">
         <is>
           <t>张紧器套件</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>Tensioner kit</t>
         </is>
       </c>
-      <c r="E23" s="7" t="inlineStr"/>
-      <c r="F23" s="7" t="inlineStr"/>
+      <c r="E23" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Rubber</t>
+        </is>
+      </c>
+      <c r="F23" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G23" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t>8483500000</t>
         </is>
       </c>
-      <c r="I23" s="7" t="inlineStr"/>
+      <c r="I23" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J23" s="7" t="n">
         <v>6</v>
       </c>
       <c r="K23" s="7" t="n">
         <v>10.32</v>
       </c>
       <c r="L23" s="7" t="n">
         <v>61.92</v>
       </c>
       <c r="M23" s="7" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="N23" s="7" t="inlineStr"/>
       <c r="O23" s="27" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Suitable-BMW-E46-E39-E38-X5-E53-Z3-E36-Belt-Tensioner-Pulley-Drive-Belt-Kit-/127030448733</t>
         </is>
       </c>
     </row>
     <row r="24" ht="80" customHeight="1">
       <c r="A24" s="7" t="inlineStr"/>
       <c r="B24" s="7" t="inlineStr"/>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>助力泵</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>booster pump</t>
         </is>
       </c>
-      <c r="E24" s="7" t="inlineStr"/>
-      <c r="F24" s="7" t="inlineStr"/>
+      <c r="E24" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy</t>
+        </is>
+      </c>
+      <c r="F24" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>8413609090</t>
         </is>
       </c>
-      <c r="I24" s="7" t="inlineStr"/>
+      <c r="I24" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J24" s="7" t="n">
         <v>3</v>
       </c>
       <c r="K24" s="7" t="n">
-        <v>31.8</v>
+        <v>30.67</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>95.40000000000001</v>
+        <v>92.01000000000001</v>
       </c>
       <c r="M24" s="7" t="n">
         <v>2.58</v>
       </c>
       <c r="N24" s="7" t="inlineStr"/>
       <c r="O24" s="27" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Power-Steering-Pump-w-Pulley-Suitable-Honda-Civic-FA-1-8L-06-12-56110RNAA01-/336325645493</t>
         </is>
       </c>
     </row>
     <row r="25" ht="80" customHeight="1">
       <c r="A25" s="7" t="inlineStr"/>
       <c r="B25" s="7" t="inlineStr"/>
       <c r="C25" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E25" s="7" t="inlineStr"/>
-      <c r="F25" s="7" t="inlineStr"/>
+      <c r="E25" s="7" t="inlineStr">
+        <is>
+          <t>Polyester fabric</t>
+        </is>
+      </c>
+      <c r="F25" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G25" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H25" s="7" t="inlineStr"/>
-      <c r="I25" s="7" t="inlineStr"/>
+      <c r="H25" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I25" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J25" s="7" t="n">
         <v>13</v>
       </c>
       <c r="K25" s="7" t="n">
-        <v>3.14</v>
+        <v>5.58</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>40.82</v>
+        <v>72.54000000000001</v>
       </c>
       <c r="M25" s="7" t="n">
         <v>0.4</v>
       </c>
       <c r="N25" s="7" t="inlineStr"/>
       <c r="O25" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Hyundai-Tucson-15-20-SUV-Dashboard-Cover-Black-Non-Silp-/127308073181</t>
+          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Hyundai-Tucson-15-20-SUV-Dashboard-Cover-Black-Non-Silp-/336711263968</t>
         </is>
       </c>
     </row>
     <row r="26" ht="80" customHeight="1">
       <c r="A26" s="7" t="inlineStr"/>
       <c r="B26" s="7" t="inlineStr"/>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E26" s="7" t="inlineStr"/>
-      <c r="F26" s="7" t="inlineStr"/>
+      <c r="E26" s="7" t="inlineStr">
+        <is>
+          <t>ABS Plastic</t>
+        </is>
+      </c>
+      <c r="F26" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>8708299000</t>
-[...2 lines deleted...]
-      <c r="I26" s="7" t="inlineStr"/>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I26" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J26" s="7" t="n">
         <v>5</v>
       </c>
       <c r="K26" s="7" t="n">
-        <v>3.5</v>
+        <v>4.41</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>17.5</v>
+        <v>22.05</v>
       </c>
       <c r="M26" s="7" t="n">
         <v>0.39</v>
       </c>
       <c r="N26" s="7" t="inlineStr"/>
       <c r="O26" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-DashMat-Suitable-Kia-Stonic-YB-2017-2023-Dashboard-Cover-Non-Slip-/116816141929</t>
+          <t>https://www.ebay.co.uk/itm/Dash-Mat-DashMat-Suitable-Kia-Stonic-YB-2017-2023-Dashboard-Cover-Non-Slip-/365473360448</t>
         </is>
       </c>
     </row>
     <row r="27" ht="80" customHeight="1">
       <c r="A27" s="7" t="inlineStr"/>
       <c r="B27" s="7" t="inlineStr"/>
       <c r="C27" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E27" s="7" t="inlineStr"/>
-      <c r="F27" s="7" t="inlineStr"/>
+      <c r="E27" s="7" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F27" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G27" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H27" s="7" t="inlineStr"/>
-      <c r="I27" s="7" t="inlineStr"/>
+      <c r="H27" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I27" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J27" s="7" t="n">
         <v>8</v>
       </c>
       <c r="K27" s="7" t="n">
-        <v>3.27</v>
+        <v>3.04</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>26.16</v>
+        <v>24.32</v>
       </c>
       <c r="M27" s="7" t="n">
         <v>0.48</v>
       </c>
       <c r="N27" s="7" t="inlineStr"/>
       <c r="O27" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-LDV-G10-SV7A-SV7C-Suits-All-models-15-23-Black-AU-/127885774304</t>
+          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-LDV-G10-SV7A-SV7C-Suits-All-models-15-23-Black-AU-/127993607931</t>
         </is>
       </c>
     </row>
     <row r="28" ht="80" customHeight="1">
       <c r="A28" s="7" t="inlineStr"/>
       <c r="B28" s="7" t="inlineStr"/>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>仪表盘垫</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>Dash Mat</t>
         </is>
       </c>
-      <c r="E28" s="7" t="inlineStr"/>
-      <c r="F28" s="7" t="inlineStr"/>
+      <c r="E28" s="7" t="inlineStr">
+        <is>
+          <t>ABS Plastic</t>
+        </is>
+      </c>
+      <c r="F28" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t>8708299000</t>
         </is>
       </c>
-      <c r="I28" s="7" t="inlineStr"/>
+      <c r="I28" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J28" s="7" t="n">
         <v>6</v>
       </c>
       <c r="K28" s="7" t="n">
-        <v>3.36</v>
+        <v>4.73</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>20.16</v>
+        <v>28.38</v>
       </c>
       <c r="M28" s="7" t="n">
         <v>0.41</v>
       </c>
       <c r="N28" s="7" t="inlineStr"/>
       <c r="O28" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Land-Rover-Range-Rover-Sport-2005-2009-Dashboard-Cover-/127885665359</t>
+          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Land-Rover-Range-Rover-Sport-2005-2009-Dashboard-Cover-/198526750169</t>
         </is>
       </c>
     </row>
     <row r="29" ht="80" customHeight="1">
       <c r="A29" s="7" t="inlineStr"/>
       <c r="B29" s="7" t="inlineStr"/>
       <c r="C29" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E29" s="7" t="inlineStr"/>
-      <c r="F29" s="7" t="inlineStr"/>
+      <c r="E29" s="7" t="inlineStr">
+        <is>
+          <t>ABS Plastic</t>
+        </is>
+      </c>
+      <c r="F29" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G29" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>8708299000 欧盟</t>
-[...2 lines deleted...]
-      <c r="I29" s="7" t="inlineStr"/>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I29" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J29" s="7" t="n">
         <v>5</v>
       </c>
       <c r="K29" s="7" t="n">
-        <v>3.05</v>
+        <v>2.85</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>15.25</v>
+        <v>14.25</v>
       </c>
       <c r="M29" s="7" t="n">
         <v>0.37</v>
       </c>
       <c r="N29" s="7" t="inlineStr"/>
       <c r="O29" s="27" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Dashboard-Sun-Cover-Pad-Dash-Mat-Mitsubishi-Triton-MR-GLX-GLS-GLR-2015-2022-/116526628576</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr"/>
       <c r="B30" s="7" t="inlineStr"/>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E30" s="7" t="inlineStr"/>
-      <c r="F30" s="7" t="inlineStr"/>
+      <c r="E30" s="7" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F30" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H30" s="7" t="inlineStr"/>
-      <c r="I30" s="7" t="inlineStr"/>
+      <c r="H30" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I30" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J30" s="7" t="n">
         <v>6</v>
       </c>
       <c r="K30" s="7" t="n">
         <v>4.91</v>
       </c>
       <c r="L30" s="7" t="n">
         <v>29.46</v>
       </c>
       <c r="M30" s="7" t="n">
         <v>0.58</v>
       </c>
       <c r="N30" s="7" t="inlineStr"/>
       <c r="O30" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-Mazda-CX-7-CX7-Luxury-Sports-Classic-9-2009-2015-/117217576674</t>
+          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-Mazda-CX-7-CX7-Luxury-Sports-Classic-9-2009-2015-/117321732489</t>
         </is>
       </c>
     </row>
     <row r="31" ht="80" customHeight="1">
       <c r="A31" s="7" t="inlineStr"/>
       <c r="B31" s="7" t="inlineStr"/>
       <c r="C31" s="7" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>Auto Parts</t>
         </is>
       </c>
-      <c r="E31" s="7" t="inlineStr"/>
-      <c r="F31" s="7" t="inlineStr"/>
+      <c r="E31" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F31" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G31" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>8708299000 欧盟</t>
-[...2 lines deleted...]
-      <c r="I31" s="7" t="inlineStr"/>
+          <t>8708299000</t>
+        </is>
+      </c>
+      <c r="I31" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J31" s="7" t="n">
         <v>3</v>
       </c>
       <c r="K31" s="7" t="n">
-        <v>4.3</v>
+        <v>5.82</v>
       </c>
       <c r="L31" s="7" t="n">
-        <v>12.9</v>
+        <v>17.46</v>
       </c>
       <c r="M31" s="7" t="n">
         <v>0.4</v>
       </c>
       <c r="N31" s="7" t="inlineStr"/>
       <c r="O31" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Car-Dash-Mat-Anti-Slip-Dashboard-Cover-Suitable-Nissan-X-Trail-T31-2007-2013-/375516709255</t>
+          <t>https://www.ebay.com.au/itm/Car-Dash-Mat-Anti-Slip-Dashboard-Cover-Suitable-Nissan-X-Trail-T31-2007-2013-/336444933565</t>
         </is>
       </c>
     </row>
     <row r="32" ht="80" customHeight="1">
       <c r="A32" s="7" t="inlineStr"/>
       <c r="B32" s="7" t="inlineStr"/>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E32" s="7" t="inlineStr"/>
-      <c r="F32" s="7" t="inlineStr"/>
+      <c r="E32" s="7" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F32" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H32" s="7" t="inlineStr"/>
-      <c r="I32" s="7" t="inlineStr"/>
+      <c r="H32" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I32" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J32" s="7" t="n">
         <v>7</v>
       </c>
       <c r="K32" s="7" t="n">
-        <v>6.01</v>
+        <v>5.8</v>
       </c>
       <c r="L32" s="7" t="n">
-        <v>42.07</v>
+        <v>40.6</v>
       </c>
       <c r="M32" s="7" t="n">
         <v>0.39</v>
       </c>
       <c r="N32" s="7" t="inlineStr"/>
       <c r="O32" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-Subaru-Liberty-2003-2009-Sedan-Dashboard-Cover-Black-Non-Slip-/127666817182</t>
+          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Subaru-Liberty-2003-2009-Sedan-RHD-Dashboard-Cover-Black-/336329475272</t>
         </is>
       </c>
     </row>
     <row r="33" ht="80" customHeight="1">
       <c r="A33" s="7" t="inlineStr"/>
       <c r="B33" s="7" t="inlineStr"/>
       <c r="C33" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E33" s="7" t="inlineStr"/>
-      <c r="F33" s="7" t="inlineStr"/>
+      <c r="E33" s="7" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F33" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G33" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H33" s="7" t="inlineStr"/>
-      <c r="I33" s="7" t="inlineStr"/>
+      <c r="H33" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I33" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J33" s="7" t="n">
         <v>3</v>
       </c>
       <c r="K33" s="7" t="n">
-        <v>3.19</v>
+        <v>2.97</v>
       </c>
       <c r="L33" s="7" t="n">
-        <v>9.57</v>
+        <v>8.91</v>
       </c>
       <c r="M33" s="7" t="n">
         <v>0.34</v>
       </c>
       <c r="N33" s="7" t="inlineStr"/>
       <c r="O33" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Black-Dash-Mat-Suitable-Suzuki-Swift-AZ-GL-Navigator-GLX-Turbo-2017-2023-/117205130741</t>
+          <t>https://www.ebay.com.au/itm/Black-Dash-Mat-Suitable-Suzuki-Swift-AZ-GL-Navigator-GLX-Turbo-2017-2023-/127993629760</t>
         </is>
       </c>
     </row>
     <row r="34" ht="80" customHeight="1">
       <c r="A34" s="7" t="inlineStr"/>
       <c r="B34" s="7" t="inlineStr"/>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E34" s="7" t="inlineStr"/>
-      <c r="F34" s="7" t="inlineStr"/>
+      <c r="E34" s="7" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F34" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H34" s="7" t="inlineStr"/>
-      <c r="I34" s="7" t="inlineStr"/>
+      <c r="H34" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I34" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J34" s="7" t="n">
         <v>5</v>
       </c>
       <c r="K34" s="7" t="n">
-        <v>3.27</v>
+        <v>5.8</v>
       </c>
       <c r="L34" s="7" t="n">
-        <v>16.35</v>
+        <v>29</v>
       </c>
       <c r="M34" s="7" t="n">
         <v>0.47</v>
       </c>
       <c r="N34" s="7" t="inlineStr"/>
       <c r="O34" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Toyota-Corolla-2019-2021-Dashboard-Cover-Black-Non-Slip-/116632692674</t>
+          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Toyota-Corolla-2019-2021-Dashboard-Cover-Black-Non-Slip-/336710010503</t>
         </is>
       </c>
     </row>
     <row r="35" ht="80" customHeight="1">
       <c r="A35" s="7" t="inlineStr"/>
       <c r="B35" s="7" t="inlineStr"/>
       <c r="C35" s="7" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E35" s="7" t="inlineStr"/>
-      <c r="F35" s="7" t="inlineStr"/>
+      <c r="E35" s="7" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F35" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G35" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H35" s="7" t="inlineStr"/>
-      <c r="I35" s="7" t="inlineStr"/>
+      <c r="H35" s="7" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I35" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J35" s="7" t="n">
         <v>14</v>
       </c>
       <c r="K35" s="7" t="n">
-        <v>3.51</v>
+        <v>5.51</v>
       </c>
       <c r="L35" s="7" t="n">
-        <v>49.14</v>
+        <v>77.14</v>
       </c>
       <c r="M35" s="7" t="n">
         <v>0.38</v>
       </c>
       <c r="N35" s="7" t="inlineStr"/>
       <c r="O35" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-Toyota-Camry-ASV50-ASV50R-12-17-Dashboard-Cover-/116920818960</t>
+          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-Toyota-Camry-ASV50-ASV50R-12-17-Dashboard-Cover-/198526740739</t>
         </is>
       </c>
     </row>
     <row r="36" ht="80" customHeight="1">
       <c r="A36" s="7" t="inlineStr"/>
       <c r="B36" s="7" t="inlineStr"/>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>预热塞</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>Glow Plugs</t>
         </is>
       </c>
-      <c r="E36" s="7" t="inlineStr"/>
-      <c r="F36" s="7" t="inlineStr"/>
+      <c r="E36" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Nickel Alloy</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t>8511100000</t>
         </is>
       </c>
-      <c r="I36" s="7" t="inlineStr"/>
+      <c r="I36" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J36" s="7" t="n">
         <v>10</v>
       </c>
       <c r="K36" s="7" t="n">
-        <v>11.24</v>
+        <v>10.86</v>
       </c>
       <c r="L36" s="7" t="n">
-        <v>112.4</v>
+        <v>108.6</v>
       </c>
       <c r="M36" s="7" t="n">
         <v>0.01</v>
       </c>
       <c r="N36" s="7" t="inlineStr"/>
       <c r="O36" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/4x-Glow-Plugs-Suitable-LDV-T60-Turbo-Diesel-2017-2-8L-/127202399632</t>
+          <t>https://www.ebay.com.au/itm/4PCS-Glow-Plugs-Suitable-LDV-T60-2-8L-Turbo-Diesel-2017-/198354420640</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="7" t="inlineStr"/>
       <c r="B37" s="7" t="inlineStr"/>
       <c r="C37" s="7" t="inlineStr"/>
-      <c r="D37" s="7" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F37" s="7" t="inlineStr"/>
+      <c r="D37" s="7" t="inlineStr">
+        <is>
+          <t>Hydraulic Lifter Set</t>
+        </is>
+      </c>
+      <c r="E37" s="7" t="inlineStr">
+        <is>
+          <t>Cotton</t>
+        </is>
+      </c>
+      <c r="F37" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G37" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H37" s="7" t="inlineStr"/>
-      <c r="I37" s="7" t="inlineStr"/>
+      <c r="H37" s="7" t="inlineStr">
+        <is>
+          <t>6109100021</t>
+        </is>
+      </c>
+      <c r="I37" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J37" s="7" t="n">
         <v>10</v>
       </c>
       <c r="K37" s="7" t="n">
         <v>11.75</v>
       </c>
       <c r="L37" s="7" t="n">
         <v>117.5</v>
       </c>
       <c r="M37" s="7" t="n">
         <v>0.6</v>
       </c>
       <c r="N37" s="7" t="inlineStr"/>
       <c r="O37" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Left-Passenger-Side-Sun-Visor-Shade-Suitable-Hyundai-i30-i30cw-FD-2007-2012-/198365234494</t>
+          <t>https://www.ebay.com.au/itm/Left-Passenger-Side-Sun-Visor-Shade-Suitable-Hyundai-i30-i30cw-FD-2007-2012-/336710011987</t>
         </is>
       </c>
     </row>
     <row r="38" ht="80" customHeight="1">
       <c r="A38" s="7" t="inlineStr"/>
       <c r="B38" s="7" t="inlineStr"/>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>阳光和隐私遮阳帘</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>Sun &amp; Privacy Shades</t>
         </is>
       </c>
-      <c r="E38" s="7" t="inlineStr"/>
-      <c r="F38" s="7" t="inlineStr"/>
+      <c r="E38" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F38" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>8708299000</t>
         </is>
       </c>
-      <c r="I38" s="7" t="inlineStr"/>
+      <c r="I38" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J38" s="7" t="n">
         <v>9</v>
       </c>
       <c r="K38" s="7" t="n">
-        <v>20.01</v>
+        <v>16.64</v>
       </c>
       <c r="L38" s="7" t="n">
-        <v>180.09</v>
+        <v>149.76</v>
       </c>
       <c r="M38" s="7" t="n">
         <v>1.42</v>
       </c>
       <c r="N38" s="7" t="inlineStr"/>
       <c r="O38" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/VW-Tiguan-Audi-Q5-09-17-VW-Golf-08-09-Sunroof-Sunshade-Curtain-Assembly-Grey-/127662849554</t>
+          <t>https://www.ebay.com.au/itm/VW-Tiguan-Audi-Q5-09-17-VW-Golf-08-09-Sunroof-Sunshade-Curtain-Assembly-Grey-/126663199609</t>
         </is>
       </c>
     </row>
     <row r="39" ht="80" customHeight="1">
       <c r="A39" s="7" t="inlineStr"/>
       <c r="B39" s="7" t="inlineStr"/>
       <c r="C39" s="7" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>Auto Parts</t>
         </is>
       </c>
-      <c r="E39" s="7" t="inlineStr"/>
-      <c r="F39" s="7" t="inlineStr"/>
+      <c r="E39" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F39" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G39" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H39" s="7" t="inlineStr"/>
-      <c r="I39" s="7" t="inlineStr"/>
+      <c r="H39" s="7" t="inlineStr">
+        <is>
+          <t>8708299000</t>
+        </is>
+      </c>
+      <c r="I39" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J39" s="7" t="n">
         <v>10</v>
       </c>
       <c r="K39" s="7" t="n">
-        <v>24.66</v>
+        <v>23.83</v>
       </c>
       <c r="L39" s="7" t="n">
-        <v>246.6</v>
+        <v>238.3</v>
       </c>
       <c r="M39" s="7" t="n">
         <v>1.91</v>
       </c>
       <c r="N39" s="7" t="inlineStr"/>
       <c r="O39" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/4pcs-0-100mm-Outside-Micrometer-Machinist-Tool-Set-Carbide-0-01mm-/127892566637</t>
+          <t>https://www.ebay.com.au/itm/4pcs-0-100mm-Outside-Micrometer-Machinist-Tool-Set-Carbide-0-01mm-/336709999269</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="7" t="inlineStr"/>
-[...67 lines deleted...]
-      <c r="J41" s="13" t="n">
+      <c r="A40" s="13" t="inlineStr"/>
+      <c r="B40" s="13" t="inlineStr"/>
+      <c r="C40" s="13" t="inlineStr"/>
+      <c r="D40" s="13" t="inlineStr"/>
+      <c r="E40" s="13" t="inlineStr"/>
+      <c r="F40" s="13" t="inlineStr"/>
+      <c r="G40" s="13" t="inlineStr"/>
+      <c r="H40" s="13" t="inlineStr"/>
+      <c r="I40" s="13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" s="13" t="n">
         <v>170</v>
       </c>
-      <c r="K41" s="13" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="O41" s="13" t="inlineStr"/>
+      <c r="K40" s="13" t="inlineStr"/>
+      <c r="L40" s="13" t="n">
+        <v>1700.79</v>
+      </c>
+      <c r="M40" s="13" t="n">
+        <v>151.36</v>
+      </c>
+      <c r="N40" s="13" t="inlineStr"/>
+      <c r="O40" s="13" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:O13"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="J2:O2"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="H10:O10"/>
     <mergeCell ref="J9:O9"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>