--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1032,51 +1032,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O41"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18.4" customWidth="1" min="1" max="1"/>
     <col width="16.3" customWidth="1" min="2" max="2"/>
     <col width="15.1" customWidth="1" min="3" max="3"/>
     <col width="25.5" customWidth="1" min="4" max="4"/>
     <col width="17.8" customWidth="1" min="5" max="5"/>
     <col width="21.6" customWidth="1" min="6" max="6"/>
     <col width="17" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="13.4" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="13" customWidth="1" min="11" max="11"/>
     <col width="13" customWidth="1" min="12" max="12"/>
     <col width="13.9" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1536,51 +1536,51 @@
       </c>
       <c r="J12" s="2" t="n"/>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="n"/>
       <c r="M12" s="2" t="n"/>
       <c r="N12" s="2" t="n"/>
       <c r="O12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>寄件人号码 *</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>020-38921322</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>总件数 *</t>
         </is>
       </c>
       <c r="F13" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>是否带磁 *</t>
         </is>
       </c>
       <c r="I13" s="7" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="J13" s="2" t="n"/>
       <c r="K13" s="2" t="n"/>
       <c r="L13" s="2" t="n"/>
       <c r="M13" s="2" t="n"/>
       <c r="N13" s="2" t="n"/>
       <c r="O13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <t>（每一项数据都填写在对应信息的下方,除了中文品名其他其他一概只能填英文或者数字）</t>
         </is>
       </c>
       <c r="B14" s="2" t="n"/>
@@ -1669,1142 +1669,1425 @@
       </c>
       <c r="N15" s="9" t="inlineStr">
         <is>
           <t>产品图片</t>
         </is>
       </c>
       <c r="O15" s="9" t="inlineStr">
         <is>
           <t>销售链接</t>
         </is>
       </c>
     </row>
     <row r="16" ht="80" customHeight="1">
       <c r="A16" s="10" t="inlineStr"/>
       <c r="B16" s="10" t="inlineStr"/>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>传送带</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>Deck Belt</t>
         </is>
       </c>
-      <c r="E16" s="10" t="inlineStr"/>
-      <c r="F16" s="10" t="inlineStr"/>
+      <c r="E16" s="10" t="inlineStr">
+        <is>
+          <t>Rubber</t>
+        </is>
+      </c>
+      <c r="F16" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G16" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H16" s="10" t="inlineStr"/>
+      <c r="H16" s="10" t="inlineStr">
+        <is>
+          <t>4010390000</t>
+        </is>
+      </c>
       <c r="I16" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
         <v>11</v>
       </c>
       <c r="K16" s="10" t="n">
         <v>2.15</v>
       </c>
       <c r="L16" s="10" t="n">
         <v>23.65</v>
       </c>
       <c r="M16" s="10" t="n">
         <v>0.3</v>
       </c>
       <c r="N16" s="10" t="inlineStr"/>
       <c r="O16" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Drive-Belt-Suitable-30-50-Murray-Viking-Mowers-MT426H-4216HX-42591X88A-/127591654301</t>
+          <t>https://www.ebay.com.au/itm/Blade-Belt-Suitable-Husqvarna-LT130-42-Cut-Ref-532144959-/127591654301</t>
         </is>
       </c>
     </row>
     <row r="17" ht="80" customHeight="1">
       <c r="A17" s="10" t="inlineStr"/>
       <c r="B17" s="10" t="inlineStr"/>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>皮带</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>Deck Belt</t>
         </is>
       </c>
-      <c r="E17" s="10" t="inlineStr"/>
-      <c r="F17" s="10" t="inlineStr"/>
+      <c r="E17" s="10" t="inlineStr">
+        <is>
+          <t>Leather</t>
+        </is>
+      </c>
+      <c r="F17" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G17" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H17" s="10" t="inlineStr"/>
-      <c r="I17" s="10" t="inlineStr"/>
+      <c r="H17" s="10" t="inlineStr">
+        <is>
+          <t>4203301090</t>
+        </is>
+      </c>
+      <c r="I17" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J17" s="10" t="n">
         <v>10</v>
       </c>
       <c r="K17" s="10" t="n">
-        <v>1.92</v>
+        <v>3.21</v>
       </c>
       <c r="L17" s="10" t="n">
-        <v>19.2</v>
+        <v>32.1</v>
       </c>
       <c r="M17" s="10" t="n">
         <v>0.35</v>
       </c>
       <c r="N17" s="10" t="inlineStr"/>
       <c r="O17" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Belt-Suitable-38-MTD-Yardman-Ride-Mowers-754-0433-954-0433-/127877361161</t>
+          <t>https://www.ebay.co.uk/itm/Belt-Suitable-MTD-Yardman-38-Ride-Mowers-754-0433-954-0433-/366423502553</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr"/>
       <c r="B18" s="10" t="inlineStr"/>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>111HG240208S01x2</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>111HG240208S01x2</t>
         </is>
       </c>
-      <c r="E18" s="10" t="inlineStr"/>
-      <c r="F18" s="10" t="inlineStr"/>
+      <c r="E18" s="10" t="inlineStr">
+        <is>
+          <t>Leather</t>
+        </is>
+      </c>
+      <c r="F18" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G18" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H18" s="10" t="inlineStr"/>
-      <c r="I18" s="10" t="inlineStr"/>
+      <c r="H18" s="10" t="inlineStr">
+        <is>
+          <t>4202210090</t>
+        </is>
+      </c>
+      <c r="I18" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J18" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K18" s="10" t="n">
         <v>15.15</v>
       </c>
       <c r="L18" s="10" t="n">
         <v>90.90000000000001</v>
       </c>
       <c r="M18" s="10" t="n">
         <v>4.16</v>
       </c>
       <c r="N18" s="10" t="inlineStr"/>
       <c r="O18" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/2x-Blades-Suitable-MTD-Ride-Mowers-38-6-Point-742-0654-/336604039513</t>
+          <t>https://www.ebay.com.au/itm/2x-Blades-Suitable-MTD-Ride-Mowers-38-6-Point-742-0654-/336710012997</t>
         </is>
       </c>
     </row>
     <row r="19" ht="80" customHeight="1">
       <c r="A19" s="10" t="inlineStr"/>
       <c r="B19" s="10" t="inlineStr"/>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>传送带</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>Deck Belt</t>
         </is>
       </c>
-      <c r="E19" s="10" t="inlineStr"/>
-      <c r="F19" s="10" t="inlineStr"/>
+      <c r="E19" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Rubber</t>
+        </is>
+      </c>
+      <c r="F19" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G19" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H19" s="10" t="inlineStr">
         <is>
-          <t>8433909000</t>
-[...2 lines deleted...]
-      <c r="I19" s="10" t="inlineStr"/>
+          <t>4010390000</t>
+        </is>
+      </c>
+      <c r="I19" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J19" s="10" t="n">
         <v>8</v>
       </c>
       <c r="K19" s="10" t="n">
-        <v>4.92</v>
+        <v>4.74</v>
       </c>
       <c r="L19" s="10" t="n">
-        <v>39.36</v>
+        <v>37.92</v>
       </c>
       <c r="M19" s="10" t="n">
         <v>0.34</v>
       </c>
       <c r="N19" s="10" t="inlineStr"/>
       <c r="O19" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/46-Mower-Deck-Belt-Suitable-Husqvarna-405143-21546607-532405143-Deck-Belt-/198102616473</t>
+          <t>https://www.ebay.com.au/itm/46-Mower-Deck-Belt-Suitable-Husqvarna-405143-21546607-532405143-Deck-Belt-/336431713338</t>
         </is>
       </c>
     </row>
     <row r="20" ht="80" customHeight="1">
       <c r="A20" s="10" t="inlineStr"/>
       <c r="B20" s="10" t="inlineStr"/>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>起动机</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>STARTER MOTOR</t>
         </is>
       </c>
-      <c r="E20" s="10" t="inlineStr"/>
-      <c r="F20" s="10" t="inlineStr"/>
+      <c r="E20" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F20" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G20" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H20" s="10" t="inlineStr">
         <is>
-          <t>8511400090 欧盟</t>
-[...2 lines deleted...]
-      <c r="I20" s="10" t="inlineStr"/>
+          <t>8511400090</t>
+        </is>
+      </c>
+      <c r="I20" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J20" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K20" s="10" t="n">
-        <v>27.71</v>
+        <v>26.71</v>
       </c>
       <c r="L20" s="10" t="n">
-        <v>166.26</v>
+        <v>160.26</v>
       </c>
       <c r="M20" s="10" t="n">
         <v>2.9</v>
       </c>
       <c r="N20" s="10" t="inlineStr"/>
       <c r="O20" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Starter-Motor-Subaru-Impreza-2-0L-Petrol-EJ20-1996-2007-8-Teeth-Manual-Only-/336597739438</t>
+          <t>https://www.ebay.com.au/itm/Starter-Motor-Subaru-Impreza-2-0L-Petrol-EJ20-1996-2007-8-Teeth-Manual-Only-/336710014887</t>
         </is>
       </c>
     </row>
     <row r="21" ht="80" customHeight="1">
       <c r="A21" s="10" t="inlineStr"/>
       <c r="B21" s="10" t="inlineStr"/>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>启动机</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>Starter Motor</t>
         </is>
       </c>
-      <c r="E21" s="10" t="inlineStr"/>
-      <c r="F21" s="10" t="inlineStr"/>
+      <c r="E21" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F21" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G21" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H21" s="10" t="inlineStr">
         <is>
-          <t>8511400090 欧盟</t>
-[...2 lines deleted...]
-      <c r="I21" s="10" t="inlineStr"/>
+          <t>8511400090</t>
+        </is>
+      </c>
+      <c r="I21" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J21" s="10" t="n">
         <v>4</v>
       </c>
       <c r="K21" s="10" t="n">
-        <v>20.18</v>
+        <v>30.65</v>
       </c>
       <c r="L21" s="10" t="n">
-        <v>80.72</v>
+        <v>122.6</v>
       </c>
       <c r="M21" s="10" t="n">
         <v>2.9</v>
       </c>
       <c r="N21" s="10" t="inlineStr"/>
       <c r="O21" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Starter-Motor-Suitable-TOYOTA-HILUX-Commuter-TGN16R-2TR-FE-PETROL-2005-2015-/117190048622</t>
+          <t>https://www.ebay.com.au/itm/Starter-Motor-Suitable-TOYOTA-HILUX-Commuter-TGN16R-2TR-FE-PETROL-2005-UP-/336710012397</t>
         </is>
       </c>
     </row>
     <row r="22" ht="80" customHeight="1">
       <c r="A22" s="10" t="inlineStr"/>
       <c r="B22" s="10" t="inlineStr"/>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>进气歧管</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>Intake Manifold</t>
         </is>
       </c>
-      <c r="E22" s="10" t="inlineStr"/>
-      <c r="F22" s="10" t="inlineStr"/>
+      <c r="E22" s="10" t="inlineStr">
+        <is>
+          <t>Aluminum Alloy</t>
+        </is>
+      </c>
+      <c r="F22" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G22" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H22" s="10" t="inlineStr"/>
-      <c r="I22" s="10" t="inlineStr"/>
+      <c r="H22" s="10" t="inlineStr">
+        <is>
+          <t>8424909090</t>
+        </is>
+      </c>
+      <c r="I22" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J22" s="10" t="n">
         <v>2</v>
       </c>
       <c r="K22" s="10" t="n">
-        <v>52.35</v>
+        <v>50.58</v>
       </c>
       <c r="L22" s="10" t="n">
-        <v>104.7</v>
+        <v>101.16</v>
       </c>
       <c r="M22" s="10" t="n">
         <v>2.92</v>
       </c>
       <c r="N22" s="10" t="inlineStr"/>
       <c r="O22" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Intake-Manifold-Suitable-Holden-Captiva-2-2L-Diesel-11-18-25193560-25189093-/198235999760</t>
+          <t>https://www.ebay.com.au/itm/Intake-Manifold-Suitable-Holden-Captiva-2-2L-Diesel-11-18-25193560-25189093-/336522859332</t>
         </is>
       </c>
     </row>
     <row r="23" ht="80" customHeight="1">
       <c r="A23" s="10" t="inlineStr"/>
       <c r="B23" s="10" t="inlineStr"/>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>张紧器套件</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>Tensioner kit</t>
         </is>
       </c>
-      <c r="E23" s="10" t="inlineStr"/>
-      <c r="F23" s="10" t="inlineStr"/>
+      <c r="E23" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Rubber</t>
+        </is>
+      </c>
+      <c r="F23" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G23" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H23" s="10" t="inlineStr">
         <is>
           <t>8483500000</t>
         </is>
       </c>
-      <c r="I23" s="10" t="inlineStr"/>
+      <c r="I23" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J23" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K23" s="10" t="n">
         <v>10.32</v>
       </c>
       <c r="L23" s="10" t="n">
         <v>61.92</v>
       </c>
       <c r="M23" s="10" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="N23" s="10" t="inlineStr"/>
       <c r="O23" s="11" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Suitable-BMW-E46-E39-E38-X5-E53-Z3-E36-Belt-Tensioner-Pulley-Drive-Belt-Kit-/127030448733</t>
         </is>
       </c>
     </row>
     <row r="24" ht="80" customHeight="1">
       <c r="A24" s="10" t="inlineStr"/>
       <c r="B24" s="10" t="inlineStr"/>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>助力泵</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>booster pump</t>
         </is>
       </c>
-      <c r="E24" s="10" t="inlineStr"/>
-      <c r="F24" s="10" t="inlineStr"/>
+      <c r="E24" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy</t>
+        </is>
+      </c>
+      <c r="F24" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G24" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H24" s="10" t="inlineStr">
         <is>
           <t>8413609090</t>
         </is>
       </c>
-      <c r="I24" s="10" t="inlineStr"/>
+      <c r="I24" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J24" s="10" t="n">
         <v>3</v>
       </c>
       <c r="K24" s="10" t="n">
-        <v>31.8</v>
+        <v>30.67</v>
       </c>
       <c r="L24" s="10" t="n">
-        <v>95.40000000000001</v>
+        <v>92.01000000000001</v>
       </c>
       <c r="M24" s="10" t="n">
         <v>2.58</v>
       </c>
       <c r="N24" s="10" t="inlineStr"/>
       <c r="O24" s="11" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Power-Steering-Pump-w-Pulley-Suitable-Honda-Civic-FA-1-8L-06-12-56110RNAA01-/336325645493</t>
         </is>
       </c>
     </row>
     <row r="25" ht="80" customHeight="1">
       <c r="A25" s="10" t="inlineStr"/>
       <c r="B25" s="10" t="inlineStr"/>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E25" s="10" t="inlineStr"/>
-      <c r="F25" s="10" t="inlineStr"/>
+      <c r="E25" s="10" t="inlineStr">
+        <is>
+          <t>Polyester fabric</t>
+        </is>
+      </c>
+      <c r="F25" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G25" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H25" s="10" t="inlineStr"/>
-      <c r="I25" s="10" t="inlineStr"/>
+      <c r="H25" s="10" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I25" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J25" s="10" t="n">
         <v>13</v>
       </c>
       <c r="K25" s="10" t="n">
-        <v>3.14</v>
+        <v>5.58</v>
       </c>
       <c r="L25" s="10" t="n">
-        <v>40.82</v>
+        <v>72.54000000000001</v>
       </c>
       <c r="M25" s="10" t="n">
         <v>0.4</v>
       </c>
       <c r="N25" s="10" t="inlineStr"/>
       <c r="O25" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Hyundai-Tucson-15-20-SUV-Dashboard-Cover-Black-Non-Silp-/127308073181</t>
+          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Hyundai-Tucson-15-20-SUV-Dashboard-Cover-Black-Non-Silp-/336711263968</t>
         </is>
       </c>
     </row>
     <row r="26" ht="80" customHeight="1">
       <c r="A26" s="10" t="inlineStr"/>
       <c r="B26" s="10" t="inlineStr"/>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E26" s="10" t="inlineStr"/>
-      <c r="F26" s="10" t="inlineStr"/>
+      <c r="E26" s="10" t="inlineStr">
+        <is>
+          <t>ABS Plastic</t>
+        </is>
+      </c>
+      <c r="F26" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G26" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H26" s="10" t="inlineStr">
         <is>
-          <t>8708299000</t>
-[...2 lines deleted...]
-      <c r="I26" s="10" t="inlineStr"/>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I26" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J26" s="10" t="n">
         <v>5</v>
       </c>
       <c r="K26" s="10" t="n">
-        <v>3.5</v>
+        <v>4.41</v>
       </c>
       <c r="L26" s="10" t="n">
-        <v>17.5</v>
+        <v>22.05</v>
       </c>
       <c r="M26" s="10" t="n">
         <v>0.39</v>
       </c>
       <c r="N26" s="10" t="inlineStr"/>
       <c r="O26" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-DashMat-Suitable-Kia-Stonic-YB-2017-2023-Dashboard-Cover-Non-Slip-/116816141929</t>
+          <t>https://www.ebay.co.uk/itm/Dash-Mat-DashMat-Suitable-Kia-Stonic-YB-2017-2023-Dashboard-Cover-Non-Slip-/365473360448</t>
         </is>
       </c>
     </row>
     <row r="27" ht="80" customHeight="1">
       <c r="A27" s="10" t="inlineStr"/>
       <c r="B27" s="10" t="inlineStr"/>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E27" s="10" t="inlineStr"/>
-      <c r="F27" s="10" t="inlineStr"/>
+      <c r="E27" s="10" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F27" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G27" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H27" s="10" t="inlineStr"/>
-      <c r="I27" s="10" t="inlineStr"/>
+      <c r="H27" s="10" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I27" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J27" s="10" t="n">
         <v>8</v>
       </c>
       <c r="K27" s="10" t="n">
-        <v>3.27</v>
+        <v>3.04</v>
       </c>
       <c r="L27" s="10" t="n">
-        <v>26.16</v>
+        <v>24.32</v>
       </c>
       <c r="M27" s="10" t="n">
         <v>0.48</v>
       </c>
       <c r="N27" s="10" t="inlineStr"/>
       <c r="O27" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-LDV-G10-SV7A-SV7C-Suits-All-models-15-23-Black-AU-/127885774304</t>
+          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-LDV-G10-SV7A-SV7C-Suits-All-models-15-23-Black-AU-/127993607931</t>
         </is>
       </c>
     </row>
     <row r="28" ht="80" customHeight="1">
       <c r="A28" s="10" t="inlineStr"/>
       <c r="B28" s="10" t="inlineStr"/>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>仪表盘垫</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>Dash Mat</t>
         </is>
       </c>
-      <c r="E28" s="10" t="inlineStr"/>
-      <c r="F28" s="10" t="inlineStr"/>
+      <c r="E28" s="10" t="inlineStr">
+        <is>
+          <t>ABS Plastic</t>
+        </is>
+      </c>
+      <c r="F28" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G28" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H28" s="10" t="inlineStr">
         <is>
           <t>8708299000</t>
         </is>
       </c>
-      <c r="I28" s="10" t="inlineStr"/>
+      <c r="I28" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J28" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K28" s="10" t="n">
-        <v>3.36</v>
+        <v>4.73</v>
       </c>
       <c r="L28" s="10" t="n">
-        <v>20.16</v>
+        <v>28.38</v>
       </c>
       <c r="M28" s="10" t="n">
         <v>0.41</v>
       </c>
       <c r="N28" s="10" t="inlineStr"/>
       <c r="O28" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Land-Rover-Range-Rover-Sport-2005-2009-Dashboard-Cover-/127885665359</t>
+          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Land-Rover-Range-Rover-Sport-2005-2009-Dashboard-Cover-/198526750169</t>
         </is>
       </c>
     </row>
     <row r="29" ht="80" customHeight="1">
       <c r="A29" s="10" t="inlineStr"/>
       <c r="B29" s="10" t="inlineStr"/>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E29" s="10" t="inlineStr"/>
-      <c r="F29" s="10" t="inlineStr"/>
+      <c r="E29" s="10" t="inlineStr">
+        <is>
+          <t>ABS Plastic</t>
+        </is>
+      </c>
+      <c r="F29" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G29" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H29" s="10" t="inlineStr">
         <is>
-          <t>8708299000 欧盟</t>
-[...2 lines deleted...]
-      <c r="I29" s="10" t="inlineStr"/>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I29" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J29" s="10" t="n">
         <v>5</v>
       </c>
       <c r="K29" s="10" t="n">
-        <v>3.05</v>
+        <v>2.85</v>
       </c>
       <c r="L29" s="10" t="n">
-        <v>15.25</v>
+        <v>14.25</v>
       </c>
       <c r="M29" s="10" t="n">
         <v>0.37</v>
       </c>
       <c r="N29" s="10" t="inlineStr"/>
       <c r="O29" s="11" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Dashboard-Sun-Cover-Pad-Dash-Mat-Mitsubishi-Triton-MR-GLX-GLS-GLR-2015-2022-/116526628576</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="inlineStr"/>
       <c r="B30" s="10" t="inlineStr"/>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E30" s="10" t="inlineStr"/>
-      <c r="F30" s="10" t="inlineStr"/>
+      <c r="E30" s="10" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F30" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G30" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H30" s="10" t="inlineStr"/>
-      <c r="I30" s="10" t="inlineStr"/>
+      <c r="H30" s="10" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I30" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J30" s="10" t="n">
         <v>6</v>
       </c>
       <c r="K30" s="10" t="n">
         <v>4.91</v>
       </c>
       <c r="L30" s="10" t="n">
         <v>29.46</v>
       </c>
       <c r="M30" s="10" t="n">
         <v>0.58</v>
       </c>
       <c r="N30" s="10" t="inlineStr"/>
       <c r="O30" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-Mazda-CX-7-CX7-Luxury-Sports-Classic-9-2009-2015-/117217576674</t>
+          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-Mazda-CX-7-CX7-Luxury-Sports-Classic-9-2009-2015-/117321732489</t>
         </is>
       </c>
     </row>
     <row r="31" ht="80" customHeight="1">
       <c r="A31" s="10" t="inlineStr"/>
       <c r="B31" s="10" t="inlineStr"/>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>Auto Parts</t>
         </is>
       </c>
-      <c r="E31" s="10" t="inlineStr"/>
-      <c r="F31" s="10" t="inlineStr"/>
+      <c r="E31" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic, Rubber</t>
+        </is>
+      </c>
+      <c r="F31" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G31" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H31" s="10" t="inlineStr">
         <is>
-          <t>8708299000 欧盟</t>
-[...2 lines deleted...]
-      <c r="I31" s="10" t="inlineStr"/>
+          <t>8708299000</t>
+        </is>
+      </c>
+      <c r="I31" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J31" s="10" t="n">
         <v>3</v>
       </c>
       <c r="K31" s="10" t="n">
-        <v>4.3</v>
+        <v>5.82</v>
       </c>
       <c r="L31" s="10" t="n">
-        <v>12.9</v>
+        <v>17.46</v>
       </c>
       <c r="M31" s="10" t="n">
         <v>0.4</v>
       </c>
       <c r="N31" s="10" t="inlineStr"/>
       <c r="O31" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Car-Dash-Mat-Anti-Slip-Dashboard-Cover-Suitable-Nissan-X-Trail-T31-2007-2013-/375516709255</t>
+          <t>https://www.ebay.com.au/itm/Car-Dash-Mat-Anti-Slip-Dashboard-Cover-Suitable-Nissan-X-Trail-T31-2007-2013-/336444933565</t>
         </is>
       </c>
     </row>
     <row r="32" ht="80" customHeight="1">
       <c r="A32" s="10" t="inlineStr"/>
       <c r="B32" s="10" t="inlineStr"/>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E32" s="10" t="inlineStr"/>
-      <c r="F32" s="10" t="inlineStr"/>
+      <c r="E32" s="10" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F32" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G32" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H32" s="10" t="inlineStr"/>
-      <c r="I32" s="10" t="inlineStr"/>
+      <c r="H32" s="10" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I32" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J32" s="10" t="n">
         <v>7</v>
       </c>
       <c r="K32" s="10" t="n">
-        <v>6.01</v>
+        <v>5.8</v>
       </c>
       <c r="L32" s="10" t="n">
-        <v>42.07</v>
+        <v>40.6</v>
       </c>
       <c r="M32" s="10" t="n">
         <v>0.39</v>
       </c>
       <c r="N32" s="10" t="inlineStr"/>
       <c r="O32" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-Subaru-Liberty-2003-2009-Sedan-Dashboard-Cover-Black-Non-Slip-/127666817182</t>
+          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Subaru-Liberty-2003-2009-Sedan-RHD-Dashboard-Cover-Black-/336329475272</t>
         </is>
       </c>
     </row>
     <row r="33" ht="80" customHeight="1">
       <c r="A33" s="10" t="inlineStr"/>
       <c r="B33" s="10" t="inlineStr"/>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E33" s="10" t="inlineStr"/>
-      <c r="F33" s="10" t="inlineStr"/>
+      <c r="E33" s="10" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F33" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G33" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H33" s="10" t="inlineStr"/>
-      <c r="I33" s="10" t="inlineStr"/>
+      <c r="H33" s="10" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I33" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J33" s="10" t="n">
         <v>3</v>
       </c>
       <c r="K33" s="10" t="n">
-        <v>3.19</v>
+        <v>2.97</v>
       </c>
       <c r="L33" s="10" t="n">
-        <v>9.57</v>
+        <v>8.91</v>
       </c>
       <c r="M33" s="10" t="n">
         <v>0.34</v>
       </c>
       <c r="N33" s="10" t="inlineStr"/>
       <c r="O33" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Black-Dash-Mat-Suitable-Suzuki-Swift-AZ-GL-Navigator-GLX-Turbo-2017-2023-/117205130741</t>
+          <t>https://www.ebay.com.au/itm/Black-Dash-Mat-Suitable-Suzuki-Swift-AZ-GL-Navigator-GLX-Turbo-2017-2023-/127993629760</t>
         </is>
       </c>
     </row>
     <row r="34" ht="80" customHeight="1">
       <c r="A34" s="10" t="inlineStr"/>
       <c r="B34" s="10" t="inlineStr"/>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E34" s="10" t="inlineStr"/>
-      <c r="F34" s="10" t="inlineStr"/>
+      <c r="E34" s="10" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F34" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G34" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H34" s="10" t="inlineStr"/>
-      <c r="I34" s="10" t="inlineStr"/>
+      <c r="H34" s="10" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I34" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J34" s="10" t="n">
         <v>5</v>
       </c>
       <c r="K34" s="10" t="n">
-        <v>3.27</v>
+        <v>5.8</v>
       </c>
       <c r="L34" s="10" t="n">
-        <v>16.35</v>
+        <v>29</v>
       </c>
       <c r="M34" s="10" t="n">
         <v>0.47</v>
       </c>
       <c r="N34" s="10" t="inlineStr"/>
       <c r="O34" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Toyota-Corolla-2019-2021-Dashboard-Cover-Black-Non-Slip-/116632692674</t>
+          <t>https://www.ebay.com.au/itm/Dash-Mat-Suitable-Toyota-Corolla-2019-2021-Dashboard-Cover-Black-Non-Slip-/336710010503</t>
         </is>
       </c>
     </row>
     <row r="35" ht="80" customHeight="1">
       <c r="A35" s="10" t="inlineStr"/>
       <c r="B35" s="10" t="inlineStr"/>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>Dashboard cover</t>
         </is>
       </c>
-      <c r="E35" s="10" t="inlineStr"/>
-      <c r="F35" s="10" t="inlineStr"/>
+      <c r="E35" s="10" t="inlineStr">
+        <is>
+          <t>Plastic (ABS)</t>
+        </is>
+      </c>
+      <c r="F35" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G35" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H35" s="10" t="inlineStr"/>
-      <c r="I35" s="10" t="inlineStr"/>
+      <c r="H35" s="10" t="inlineStr">
+        <is>
+          <t>3926909090</t>
+        </is>
+      </c>
+      <c r="I35" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J35" s="10" t="n">
         <v>14</v>
       </c>
       <c r="K35" s="10" t="n">
-        <v>3.51</v>
+        <v>5.51</v>
       </c>
       <c r="L35" s="10" t="n">
-        <v>49.14</v>
+        <v>77.14</v>
       </c>
       <c r="M35" s="10" t="n">
         <v>0.38</v>
       </c>
       <c r="N35" s="10" t="inlineStr"/>
       <c r="O35" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-Toyota-Camry-ASV50-ASV50R-12-17-Dashboard-Cover-/116920818960</t>
+          <t>https://www.ebay.com.au/itm/Non-Slip-Dash-Mat-Suitable-Toyota-Camry-ASV50-ASV50R-12-17-Dashboard-Cover-/198526740739</t>
         </is>
       </c>
     </row>
     <row r="36" ht="80" customHeight="1">
       <c r="A36" s="10" t="inlineStr"/>
       <c r="B36" s="10" t="inlineStr"/>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>预热塞</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>Glow Plugs</t>
         </is>
       </c>
-      <c r="E36" s="10" t="inlineStr"/>
-      <c r="F36" s="10" t="inlineStr"/>
+      <c r="E36" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Nickel Alloy</t>
+        </is>
+      </c>
+      <c r="F36" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G36" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H36" s="10" t="inlineStr">
         <is>
           <t>8511100000</t>
         </is>
       </c>
-      <c r="I36" s="10" t="inlineStr"/>
+      <c r="I36" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J36" s="10" t="n">
         <v>10</v>
       </c>
       <c r="K36" s="10" t="n">
-        <v>11.24</v>
+        <v>10.86</v>
       </c>
       <c r="L36" s="10" t="n">
-        <v>112.4</v>
+        <v>108.6</v>
       </c>
       <c r="M36" s="10" t="n">
         <v>0.01</v>
       </c>
       <c r="N36" s="10" t="inlineStr"/>
       <c r="O36" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/4x-Glow-Plugs-Suitable-LDV-T60-Turbo-Diesel-2017-2-8L-/127202399632</t>
+          <t>https://www.ebay.com.au/itm/4PCS-Glow-Plugs-Suitable-LDV-T60-2-8L-Turbo-Diesel-2017-/336710009410</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="inlineStr"/>
       <c r="B37" s="10" t="inlineStr"/>
       <c r="C37" s="10" t="inlineStr"/>
-      <c r="D37" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F37" s="10" t="inlineStr"/>
+      <c r="D37" s="10" t="inlineStr">
+        <is>
+          <t>Hydraulic Lifter Set</t>
+        </is>
+      </c>
+      <c r="E37" s="10" t="inlineStr">
+        <is>
+          <t>Cotton</t>
+        </is>
+      </c>
+      <c r="F37" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G37" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H37" s="10" t="inlineStr"/>
-      <c r="I37" s="10" t="inlineStr"/>
+      <c r="H37" s="10" t="inlineStr">
+        <is>
+          <t>6109100021</t>
+        </is>
+      </c>
+      <c r="I37" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J37" s="10" t="n">
         <v>10</v>
       </c>
       <c r="K37" s="10" t="n">
         <v>11.75</v>
       </c>
       <c r="L37" s="10" t="n">
         <v>117.5</v>
       </c>
       <c r="M37" s="10" t="n">
         <v>0.6</v>
       </c>
       <c r="N37" s="10" t="inlineStr"/>
       <c r="O37" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Left-Passenger-Side-Sun-Visor-Shade-Suitable-Hyundai-i30-i30cw-FD-2007-2012-/198365234494</t>
+          <t>https://www.ebay.com.au/itm/Left-Passenger-Side-Sun-Visor-Shade-Suitable-Hyundai-i30-i30cw-FD-2007-2012-/198526696291</t>
         </is>
       </c>
     </row>
     <row r="38" ht="80" customHeight="1">
       <c r="A38" s="10" t="inlineStr"/>
       <c r="B38" s="10" t="inlineStr"/>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>阳光和隐私遮阳帘</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>Sun &amp; Privacy Shades</t>
         </is>
       </c>
-      <c r="E38" s="10" t="inlineStr"/>
-      <c r="F38" s="10" t="inlineStr"/>
+      <c r="E38" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F38" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G38" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H38" s="10" t="inlineStr">
         <is>
           <t>8708299000</t>
         </is>
       </c>
-      <c r="I38" s="10" t="inlineStr"/>
+      <c r="I38" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J38" s="10" t="n">
         <v>9</v>
       </c>
       <c r="K38" s="10" t="n">
-        <v>20.01</v>
+        <v>16.64</v>
       </c>
       <c r="L38" s="10" t="n">
-        <v>180.09</v>
+        <v>149.76</v>
       </c>
       <c r="M38" s="10" t="n">
         <v>1.42</v>
       </c>
       <c r="N38" s="10" t="inlineStr"/>
       <c r="O38" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/VW-Tiguan-Audi-Q5-09-17-VW-Golf-08-09-Sunroof-Sunshade-Curtain-Assembly-Grey-/127662849554</t>
+          <t>https://www.ebay.com.au/itm/Sunroof-Sunshade-Curtain-Assembly-Grey-Suitable-Audi-Q5-VW-Tiguan-Golf-08-17-/168409703531</t>
         </is>
       </c>
     </row>
     <row r="39" ht="80" customHeight="1">
       <c r="A39" s="10" t="inlineStr"/>
       <c r="B39" s="10" t="inlineStr"/>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>Auto Parts</t>
         </is>
       </c>
-      <c r="E39" s="10" t="inlineStr"/>
-      <c r="F39" s="10" t="inlineStr"/>
+      <c r="E39" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy, Plastic</t>
+        </is>
+      </c>
+      <c r="F39" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G39" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H39" s="10" t="inlineStr"/>
-      <c r="I39" s="10" t="inlineStr"/>
+      <c r="H39" s="10" t="inlineStr">
+        <is>
+          <t>8708299000</t>
+        </is>
+      </c>
+      <c r="I39" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J39" s="10" t="n">
         <v>10</v>
       </c>
       <c r="K39" s="10" t="n">
-        <v>24.66</v>
+        <v>23.83</v>
       </c>
       <c r="L39" s="10" t="n">
-        <v>246.6</v>
+        <v>238.3</v>
       </c>
       <c r="M39" s="10" t="n">
         <v>1.91</v>
       </c>
       <c r="N39" s="10" t="inlineStr"/>
       <c r="O39" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/4pcs-0-100mm-Outside-Micrometer-Machinist-Tool-Set-Carbide-0-01mm-/127892566637</t>
+          <t>https://www.ebay.com.au/itm/4pcs-0-100mm-Outside-Micrometer-Machinist-Tool-Set-Carbide-0-01mm-/198526739030</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="10" t="inlineStr"/>
-[...67 lines deleted...]
-      <c r="J41" s="9" t="n">
+      <c r="A40" s="9" t="inlineStr"/>
+      <c r="B40" s="9" t="inlineStr"/>
+      <c r="C40" s="9" t="inlineStr"/>
+      <c r="D40" s="9" t="inlineStr"/>
+      <c r="E40" s="9" t="inlineStr"/>
+      <c r="F40" s="9" t="inlineStr"/>
+      <c r="G40" s="9" t="inlineStr"/>
+      <c r="H40" s="9" t="inlineStr"/>
+      <c r="I40" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" s="9" t="n">
         <v>170</v>
       </c>
-      <c r="K41" s="9" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="O41" s="9" t="inlineStr"/>
+      <c r="K40" s="9" t="inlineStr"/>
+      <c r="L40" s="9" t="n">
+        <v>1700.79</v>
+      </c>
+      <c r="M40" s="9" t="n">
+        <v>151.36</v>
+      </c>
+      <c r="N40" s="9" t="inlineStr"/>
+      <c r="O40" s="9" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:O13"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="J2:O2"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="H10:O10"/>
     <mergeCell ref="J9:O9"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>