--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -475,51 +475,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24.8" customWidth="1" min="1" max="1"/>
     <col width="14.1" customWidth="1" min="2" max="2"/>
     <col width="11.9" customWidth="1" min="3" max="3"/>
     <col width="12.3" customWidth="1" min="4" max="4"/>
     <col width="16.6" customWidth="1" min="5" max="5"/>
     <col width="16.6" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>商品名称</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>数量</t>
@@ -588,74 +588,74 @@
       <c r="C3" s="3" t="n"/>
       <c r="D3" s="2" t="n">
         <v>0.0185</v>
       </c>
       <c r="E3" s="2" t="n">
         <v>3.5</v>
       </c>
       <c r="F3" s="2" t="n">
         <v>1.65</v>
       </c>
       <c r="G3" s="2" t="n">
         <v>16.5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>111HG240208S01x2</t>
         </is>
       </c>
       <c r="B4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C4" s="3" t="n"/>
       <c r="D4" s="2" t="n">
-        <v>0</v>
+        <v>0.0152</v>
       </c>
       <c r="E4" s="2" t="n">
         <v>24.96</v>
       </c>
       <c r="F4" s="2" t="n">
         <v>25.52</v>
       </c>
       <c r="G4" s="2" t="n">
         <v>153.12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>传送带</t>
         </is>
       </c>
       <c r="B5" s="2" t="n">
         <v>8</v>
       </c>
       <c r="C5" s="3" t="n"/>
       <c r="D5" s="2" t="n">
-        <v>0.016</v>
+        <v>0.0168</v>
       </c>
       <c r="E5" s="2" t="n">
         <v>2.68</v>
       </c>
       <c r="F5" s="2" t="n">
         <v>1.71</v>
       </c>
       <c r="G5" s="2" t="n">
         <v>13.68</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>起动机</t>
         </is>
       </c>
       <c r="B6" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C6" s="3" t="n"/>
       <c r="D6" s="2" t="n">
         <v>0.1361</v>
       </c>
       <c r="E6" s="2" t="n">
@@ -755,54 +755,54 @@
       </c>
       <c r="F10" s="2" t="n">
         <v>47.11</v>
       </c>
       <c r="G10" s="2" t="n">
         <v>141.33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="B11" s="2" t="n">
         <v>13</v>
       </c>
       <c r="C11" s="3" t="n"/>
       <c r="D11" s="2" t="n">
         <v>0.0491</v>
       </c>
       <c r="E11" s="2" t="n">
         <v>5.2</v>
       </c>
       <c r="F11" s="2" t="n">
-        <v>3.84</v>
+        <v>4.28</v>
       </c>
       <c r="G11" s="2" t="n">
-        <v>49.92</v>
+        <v>55.64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="n"/>
       <c r="D12" s="2" t="n">
         <v>0.0288</v>
       </c>
       <c r="E12" s="2" t="n">
         <v>1.95</v>
       </c>
       <c r="F12" s="2" t="n">
         <v>4.28</v>
       </c>
       <c r="G12" s="2" t="n">
         <v>21.4</v>
       </c>
     </row>
@@ -916,54 +916,54 @@
       </c>
       <c r="F17" s="2" t="n">
         <v>4.28</v>
       </c>
       <c r="G17" s="2" t="n">
         <v>12.84</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="B18" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C18" s="3" t="n"/>
       <c r="D18" s="2" t="n">
         <v>0.0381</v>
       </c>
       <c r="E18" s="2" t="n">
         <v>2.75</v>
       </c>
       <c r="F18" s="2" t="n">
-        <v>3.84</v>
+        <v>4.28</v>
       </c>
       <c r="G18" s="2" t="n">
-        <v>26.88</v>
+        <v>29.96</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>仪表板罩</t>
         </is>
       </c>
       <c r="B19" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C19" s="3" t="n"/>
       <c r="D19" s="2" t="n">
         <v>0.0135</v>
       </c>
       <c r="E19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="F19" s="2" t="n">
         <v>4.28</v>
       </c>
       <c r="G19" s="2" t="n">
         <v>12.84</v>
       </c>
     </row>
@@ -1080,93 +1080,68 @@
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>汽车配件</t>
         </is>
       </c>
       <c r="B25" s="2" t="n">
         <v>10</v>
       </c>
       <c r="C25" s="3" t="n"/>
       <c r="D25" s="2" t="n">
         <v>0.0772</v>
       </c>
       <c r="E25" s="2" t="n">
         <v>19.1</v>
       </c>
       <c r="F25" s="2" t="n">
         <v>33.44</v>
       </c>
       <c r="G25" s="2" t="n">
         <v>334.4</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="2" t="inlineStr">
-[...25 lines deleted...]
-        <f>SUM(B2:B26)</f>
+      <c r="B26" s="4">
+        <f>SUM(B2:B25)</f>
         <v/>
       </c>
-      <c r="C27" s="4">
-        <f>SUM(C2:C26)</f>
+      <c r="C26" s="4">
+        <f>SUM(C2:C25)</f>
         <v/>
       </c>
-      <c r="D27" s="4">
-        <f>SUM(D2:D26)</f>
+      <c r="D26" s="4">
+        <f>SUM(D2:D25)</f>
         <v/>
       </c>
-      <c r="E27" s="4">
-        <f>SUM(E2:E26)</f>
+      <c r="E26" s="4">
+        <f>SUM(E2:E25)</f>
         <v/>
       </c>
-      <c r="G27" s="4">
-        <f>SUM(G2:G26)</f>
+      <c r="G26" s="4">
+        <f>SUM(G2:G25)</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C25"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>