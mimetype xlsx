--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -616,51 +616,53 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>111HG240207S06</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>111HG240207S06x2 4套 640元 null</t>
         </is>
       </c>
-      <c r="F2" s="2" t="inlineStr"/>
+      <c r="F2" s="2" t="n">
+        <v>8208400000</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18.45" customWidth="1" min="1" max="1"/>
     <col width="15.5" customWidth="1" min="2" max="2"/>
     <col width="11.1" customWidth="1" min="3" max="3"/>
     <col width="6.44" customWidth="1" min="4" max="4"/>
     <col width="12.37" customWidth="1" min="5" max="5"/>
@@ -933,93 +935,101 @@
         </is>
       </c>
       <c r="B11" s="6" t="n"/>
       <c r="C11" s="6" t="n"/>
       <c r="D11" s="6" t="n"/>
       <c r="E11" s="6" t="n"/>
       <c r="F11" s="6" t="n"/>
       <c r="G11" s="6" t="n"/>
       <c r="H11" s="6" t="n"/>
       <c r="I11" s="6" t="n"/>
       <c r="J11" s="6" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr"/>
       <c r="B12" s="6" t="n"/>
       <c r="C12" s="6" t="n"/>
       <c r="D12" s="6" t="n"/>
       <c r="E12" s="6" t="n"/>
       <c r="F12" s="6" t="n"/>
       <c r="G12" s="6" t="n"/>
       <c r="H12" s="6" t="n"/>
       <c r="I12" s="6" t="n"/>
       <c r="J12" s="6" t="n"/>
     </row>
     <row r="13">
-      <c r="A13" s="7" t="inlineStr"/>
+      <c r="A13" s="7" t="inlineStr">
+        <is>
+          <t>8208400000</t>
+        </is>
+      </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>割草机刀片</t>
         </is>
       </c>
       <c r="C13" s="7" t="n">
         <v>4</v>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E13" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F13" s="9" t="n">
         <v>33.33</v>
       </c>
       <c r="G13" s="9" t="n">
         <v>133.33</v>
       </c>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I13" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="10" t="inlineStr"/>
+      <c r="A14" s="10" t="inlineStr">
+        <is>
+          <t>割草机刀片|无品牌|无型号|割草机用|钢质</t>
+        </is>
+      </c>
       <c r="B14" s="6" t="n"/>
       <c r="C14" s="6" t="n"/>
       <c r="D14" s="6" t="n"/>
       <c r="E14" s="6" t="n"/>
       <c r="F14" s="6" t="n"/>
       <c r="G14" s="6" t="n"/>
       <c r="H14" s="6" t="n"/>
       <c r="I14" s="6" t="n"/>
       <c r="J14" s="6" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr"/>
       <c r="B15" s="6" t="n"/>
       <c r="C15" s="6" t="n"/>
       <c r="D15" s="6" t="n"/>
       <c r="E15" s="6" t="n"/>
       <c r="F15" s="6" t="n"/>
       <c r="G15" s="6" t="n"/>
       <c r="H15" s="6" t="n"/>
       <c r="I15" s="6" t="n"/>
       <c r="J15" s="6" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
@@ -1181,51 +1191,51 @@
       <c r="A2" s="4" t="n"/>
       <c r="B2" s="4" t="n"/>
       <c r="C2" s="4" t="n"/>
       <c r="D2" s="4" t="n"/>
       <c r="E2" s="4" t="n"/>
       <c r="F2" s="4" t="n"/>
       <c r="G2" s="4" t="n"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>合同编号：
 Contract No:</t>
         </is>
       </c>
       <c r="B3" s="5" t="inlineStr"/>
       <c r="C3" s="4" t="n"/>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t>合同签订时间：
 Date of Contract:</t>
         </is>
       </c>
       <c r="G3" s="11" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>卖方：
 The Sellers:</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n"/>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>GUANGZHOU YIXIN TECHNOLOGIES CO.LTD</t>
         </is>
       </c>
       <c r="C5" s="4" t="n"/>
       <c r="D5" s="4" t="n"/>
       <c r="E5" s="4" t="n"/>
       <c r="F5" s="4" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
@@ -1442,51 +1452,51 @@
       </c>
       <c r="G16" s="11" t="inlineStr">
         <is>
           <t>澳大利亚（悉尼）</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>3、运输方式：</t>
         </is>
       </c>
       <c r="B17" s="11" t="inlineStr">
         <is>
           <t>海运散货</t>
         </is>
       </c>
       <c r="F17" s="11" t="inlineStr">
         <is>
           <t>4、到达日期：</t>
         </is>
       </c>
       <c r="G17" s="11" t="inlineStr">
         <is>
-          <t>不迟于2026/07/19</t>
+          <t>不迟于2026/09/02</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>5、协议终止：</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>货物的品质规格以买方国家检疫检验机构检验合格为准，并有权依据检验证书向卖方索赔。</t>
         </is>
       </c>
       <c r="C18" s="4" t="n"/>
       <c r="D18" s="4" t="n"/>
       <c r="E18" s="4" t="n"/>
       <c r="F18" s="4" t="n"/>
       <c r="G18" s="4" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>6、仲裁：</t>
         </is>
@@ -1520,51 +1530,51 @@
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
       <c r="G20" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>买方：（签名及盖章）</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="F22" s="11" t="inlineStr">
         <is>
           <t>卖方：（签名及盖章）</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="11" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
       <c r="B25" s="11" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
       <c r="F25" s="11" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="D12:E12"/>
@@ -1682,51 +1692,51 @@
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>装运口岸:
 Port of Loading:</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>目的地:   SYDNEY
 Destination:</t>
         </is>
       </c>
       <c r="C6" s="4" t="n"/>
       <c r="D6" s="4" t="n"/>
       <c r="E6" s="4" t="n"/>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t>发票日期
 Invoice Date:</t>
         </is>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n"/>
       <c r="B7" s="4" t="n"/>
       <c r="C7" s="4" t="n"/>
       <c r="D7" s="4" t="n"/>
       <c r="E7" s="4" t="n"/>
       <c r="G7" s="4" t="n"/>
       <c r="H7" s="4" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>规格型号
 Specifications</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>商品名称
 Name Of Commodity</t>
         </is>
       </c>
@@ -2062,51 +2072,51 @@
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>货值（USD)</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>总货值</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="7" t="inlineStr">
         <is>
           <t>割草机刀片</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>4</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="n">
-        <v>0</v>
+        <v>0.0064</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>18.68</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>33.33</v>
       </c>
       <c r="G2" s="7" t="n">
         <v>133.32</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="13">
         <f>SUM(B2:B2)</f>
         <v/>
       </c>
       <c r="C3" s="13">
         <f>SUM(C2:C2)</f>
         <v/>
       </c>
       <c r="D3" s="13">
         <f>SUM(D2:D2)</f>
         <v/>
       </c>
       <c r="E3" s="13">
@@ -2744,100 +2754,112 @@
       </c>
       <c r="N15" s="13" t="inlineStr">
         <is>
           <t>产品图片</t>
         </is>
       </c>
       <c r="O15" s="13" t="inlineStr">
         <is>
           <t>销售链接</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr"/>
       <c r="B16" s="7" t="inlineStr"/>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>割草机刀片</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>3Pcs 50" Riding Mower Blades x2 (Bundle) for Cub Cadet MTD 742-04053 942-04053</t>
         </is>
       </c>
-      <c r="E16" s="7" t="inlineStr"/>
-      <c r="F16" s="7" t="inlineStr"/>
+      <c r="E16" s="7" t="inlineStr">
+        <is>
+          <t>Steel</t>
+        </is>
+      </c>
+      <c r="F16" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H16" s="7" t="inlineStr"/>
+      <c r="H16" s="7" t="inlineStr">
+        <is>
+          <t>8208400000</t>
+        </is>
+      </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J16" s="7" t="n">
         <v>4</v>
       </c>
       <c r="K16" s="7" t="n">
-        <v>8.779999999999999</v>
+        <v>11.46</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>35.12</v>
+        <v>45.84</v>
       </c>
       <c r="M16" s="7" t="n">
         <v>4.67</v>
       </c>
       <c r="N16" s="7" t="inlineStr"/>
       <c r="O16" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/3pcs-Mower-Blades-50-Suitable-Cub-Cadet-MTD-Ride-742-04053-942-0405-/127877947448</t>
+          <t>https://www.ebay.com.au/itm/3pcs-Blades-Suitable-Cub-Cadet-MTD-50-Ride-Mower-742-04053-942-04053-/127878477958</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="13" t="inlineStr"/>
       <c r="B17" s="13" t="inlineStr"/>
       <c r="C17" s="13" t="inlineStr"/>
       <c r="D17" s="13" t="inlineStr"/>
       <c r="E17" s="13" t="inlineStr"/>
       <c r="F17" s="13" t="inlineStr"/>
       <c r="G17" s="13" t="inlineStr"/>
       <c r="H17" s="13" t="inlineStr"/>
       <c r="I17" s="13" t="n">
         <v>1</v>
       </c>
       <c r="J17" s="13" t="n">
         <v>4</v>
       </c>
       <c r="K17" s="13" t="inlineStr"/>
       <c r="L17" s="13" t="n">
-        <v>35.12</v>
+        <v>45.84</v>
       </c>
       <c r="M17" s="13" t="n">
         <v>18.68</v>
       </c>
       <c r="N17" s="13" t="inlineStr"/>
       <c r="O17" s="13" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:O13"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="J2:O2"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="H10:O10"/>
     <mergeCell ref="J9:O9"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>