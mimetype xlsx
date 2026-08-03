--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1131,100 +1131,112 @@
       </c>
       <c r="N15" s="9" t="inlineStr">
         <is>
           <t>产品图片</t>
         </is>
       </c>
       <c r="O15" s="9" t="inlineStr">
         <is>
           <t>销售链接</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr"/>
       <c r="B16" s="10" t="inlineStr"/>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>割草机刀片</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>3Pcs 50" Riding Mower Blades x2 (Bundle) for Cub Cadet MTD 742-04053 942-04053</t>
         </is>
       </c>
-      <c r="E16" s="10" t="inlineStr"/>
-      <c r="F16" s="10" t="inlineStr"/>
+      <c r="E16" s="10" t="inlineStr">
+        <is>
+          <t>Steel</t>
+        </is>
+      </c>
+      <c r="F16" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G16" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
-      <c r="H16" s="10" t="inlineStr"/>
+      <c r="H16" s="10" t="inlineStr">
+        <is>
+          <t>8208400000</t>
+        </is>
+      </c>
       <c r="I16" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
         <v>4</v>
       </c>
       <c r="K16" s="10" t="n">
-        <v>8.779999999999999</v>
+        <v>11.46</v>
       </c>
       <c r="L16" s="10" t="n">
-        <v>35.12</v>
+        <v>45.84</v>
       </c>
       <c r="M16" s="10" t="n">
         <v>4.67</v>
       </c>
       <c r="N16" s="10" t="inlineStr"/>
       <c r="O16" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/3pcs-Mower-Blades-50-Suitable-Cub-Cadet-MTD-Ride-742-04053-942-0405-/127877947448</t>
+          <t>https://www.ebay.com.au/itm/3pcs-Blades-Suitable-Cub-Cadet-MTD-50-Ride-Mower-742-04053-942-04053-/127878477958</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr"/>
       <c r="B17" s="9" t="inlineStr"/>
       <c r="C17" s="9" t="inlineStr"/>
       <c r="D17" s="9" t="inlineStr"/>
       <c r="E17" s="9" t="inlineStr"/>
       <c r="F17" s="9" t="inlineStr"/>
       <c r="G17" s="9" t="inlineStr"/>
       <c r="H17" s="9" t="inlineStr"/>
       <c r="I17" s="9" t="n">
         <v>1</v>
       </c>
       <c r="J17" s="9" t="n">
         <v>4</v>
       </c>
       <c r="K17" s="9" t="inlineStr"/>
       <c r="L17" s="9" t="n">
-        <v>35.12</v>
+        <v>45.84</v>
       </c>
       <c r="M17" s="9" t="n">
         <v>18.68</v>
       </c>
       <c r="N17" s="9" t="inlineStr"/>
       <c r="O17" s="9" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:O13"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="J2:O2"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="H10:O10"/>
     <mergeCell ref="J9:O9"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>