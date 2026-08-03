--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -541,51 +541,51 @@
       <c r="A2" s="2" t="n"/>
       <c r="B2" s="2" t="n"/>
       <c r="C2" s="2" t="n"/>
       <c r="D2" s="2" t="n"/>
       <c r="E2" s="2" t="n"/>
       <c r="F2" s="2" t="n"/>
       <c r="G2" s="2" t="n"/>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>合同编号：
 Contract No:</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr"/>
       <c r="C3" s="2" t="n"/>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>合同签订时间：
 Date of Contract:</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>卖方：
 The Sellers:</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n"/>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>GUANGZHOU YIXIN TECHNOLOGIES CO.LTD</t>
         </is>
       </c>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="n"/>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
@@ -802,51 +802,51 @@
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>澳大利亚（悉尼）</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>3、运输方式：</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t>海运散货</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>4、到达日期：</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
-          <t>不迟于2026/07/19</t>
+          <t>不迟于2026/09/02</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>5、协议终止：</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>货物的品质规格以买方国家检疫检验机构检验合格为准，并有权依据检验证书向卖方索赔。</t>
         </is>
       </c>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="n"/>
       <c r="E18" s="2" t="n"/>
       <c r="F18" s="2" t="n"/>
       <c r="G18" s="2" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>6、仲裁：</t>
         </is>
@@ -880,51 +880,51 @@
       <c r="E20" s="2" t="n"/>
       <c r="F20" s="2" t="n"/>
       <c r="G20" s="2" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>买方：（签名及盖章）</t>
         </is>
       </c>
       <c r="B22" s="2" t="n"/>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>卖方：（签名及盖章）</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="D12:E12"/>