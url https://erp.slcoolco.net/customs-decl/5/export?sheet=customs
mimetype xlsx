--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -792,93 +792,101 @@
         </is>
       </c>
       <c r="B11" s="5" t="n"/>
       <c r="C11" s="5" t="n"/>
       <c r="D11" s="5" t="n"/>
       <c r="E11" s="5" t="n"/>
       <c r="F11" s="5" t="n"/>
       <c r="G11" s="5" t="n"/>
       <c r="H11" s="5" t="n"/>
       <c r="I11" s="5" t="n"/>
       <c r="J11" s="5" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr"/>
       <c r="B12" s="5" t="n"/>
       <c r="C12" s="5" t="n"/>
       <c r="D12" s="5" t="n"/>
       <c r="E12" s="5" t="n"/>
       <c r="F12" s="5" t="n"/>
       <c r="G12" s="5" t="n"/>
       <c r="H12" s="5" t="n"/>
       <c r="I12" s="5" t="n"/>
       <c r="J12" s="5" t="n"/>
     </row>
     <row r="13">
-      <c r="A13" s="6" t="inlineStr"/>
+      <c r="A13" s="6" t="inlineStr">
+        <is>
+          <t>8208400000</t>
+        </is>
+      </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
           <t>割草机刀片</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
         <v>4</v>
       </c>
       <c r="D13" s="6" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="E13" s="6" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F13" s="8" t="n">
         <v>33.33</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>133.33</v>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I13" s="6" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J13" s="6" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="9" t="inlineStr"/>
+      <c r="A14" s="9" t="inlineStr">
+        <is>
+          <t>割草机刀片|无品牌|无型号|割草机用|钢质</t>
+        </is>
+      </c>
       <c r="B14" s="5" t="n"/>
       <c r="C14" s="5" t="n"/>
       <c r="D14" s="5" t="n"/>
       <c r="E14" s="5" t="n"/>
       <c r="F14" s="5" t="n"/>
       <c r="G14" s="5" t="n"/>
       <c r="H14" s="5" t="n"/>
       <c r="I14" s="5" t="n"/>
       <c r="J14" s="5" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr"/>
       <c r="B15" s="5" t="n"/>
       <c r="C15" s="5" t="n"/>
       <c r="D15" s="5" t="n"/>
       <c r="E15" s="5" t="n"/>
       <c r="F15" s="5" t="n"/>
       <c r="G15" s="5" t="n"/>
       <c r="H15" s="5" t="n"/>
       <c r="I15" s="5" t="n"/>
       <c r="J15" s="5" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>