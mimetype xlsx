--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -541,51 +541,51 @@
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>货值（USD)</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>总货值</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>割草机刀片</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="n">
-        <v>0</v>
+        <v>0.0064</v>
       </c>
       <c r="E2" s="2" t="n">
         <v>18.68</v>
       </c>
       <c r="F2" s="2" t="n">
         <v>33.33</v>
       </c>
       <c r="G2" s="2" t="n">
         <v>133.32</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="3">
         <f>SUM(B2:B2)</f>
         <v/>
       </c>
       <c r="C3" s="3">
         <f>SUM(C2:C2)</f>
         <v/>
       </c>
       <c r="D3" s="3">
         <f>SUM(D2:D2)</f>
         <v/>
       </c>
       <c r="E3" s="3">