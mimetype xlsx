--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1070,51 +1070,51 @@
       <c r="F13" s="9" t="n">
         <v>4.17</v>
       </c>
       <c r="G13" s="9" t="n">
         <v>4.17</v>
       </c>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I13" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
-          <t>ABS速度传感器|无品牌|无型号</t>
+          <t>车辆用速度计|无品牌|无型号|无编号|用于车辆速度测量</t>
         </is>
       </c>
       <c r="B14" s="6" t="n"/>
       <c r="C14" s="6" t="n"/>
       <c r="D14" s="6" t="n"/>
       <c r="E14" s="6" t="n"/>
       <c r="F14" s="6" t="n"/>
       <c r="G14" s="6" t="n"/>
       <c r="H14" s="6" t="n"/>
       <c r="I14" s="6" t="n"/>
       <c r="J14" s="6" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr"/>
       <c r="B15" s="6" t="n"/>
       <c r="C15" s="6" t="n"/>
       <c r="D15" s="6" t="n"/>
       <c r="E15" s="6" t="n"/>
       <c r="F15" s="6" t="n"/>
       <c r="G15" s="6" t="n"/>
       <c r="H15" s="6" t="n"/>
       <c r="I15" s="6" t="n"/>
       <c r="J15" s="6" t="n"/>
     </row>
     <row r="16">
@@ -1144,51 +1144,51 @@
       <c r="F16" s="9" t="n">
         <v>16.67</v>
       </c>
       <c r="G16" s="9" t="n">
         <v>50</v>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
-          <t>气缸套件|无品牌|无型号</t>
+          <t>其他机车发动机专用零件|无品牌|无型号|气缸套件|用于110cc ATV四轮越野车发动机</t>
         </is>
       </c>
       <c r="B17" s="6" t="n"/>
       <c r="C17" s="6" t="n"/>
       <c r="D17" s="6" t="n"/>
       <c r="E17" s="6" t="n"/>
       <c r="F17" s="6" t="n"/>
       <c r="G17" s="6" t="n"/>
       <c r="H17" s="6" t="n"/>
       <c r="I17" s="6" t="n"/>
       <c r="J17" s="6" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr"/>
       <c r="B18" s="6" t="n"/>
       <c r="C18" s="6" t="n"/>
       <c r="D18" s="6" t="n"/>
       <c r="E18" s="6" t="n"/>
       <c r="F18" s="6" t="n"/>
       <c r="G18" s="6" t="n"/>
       <c r="H18" s="6" t="n"/>
       <c r="I18" s="6" t="n"/>
       <c r="J18" s="6" t="n"/>
     </row>
     <row r="19">
@@ -1358,51 +1358,51 @@
       <c r="E2" s="4" t="n"/>
       <c r="F2" s="4" t="n"/>
       <c r="G2" s="4" t="n"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>合同编号：
 Contract No:</t>
         </is>
       </c>
       <c r="B3" s="5" t="inlineStr">
         <is>
           <t>YX1-26-05-31</t>
         </is>
       </c>
       <c r="C3" s="4" t="n"/>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t>合同签订时间：
 Date of Contract:</t>
         </is>
       </c>
       <c r="G3" s="11" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>卖方：
 The Sellers:</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n"/>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>GUANGZHOU YIXIN TECHNOLOGIES CO.LTD</t>
         </is>
       </c>
       <c r="C5" s="4" t="n"/>
       <c r="D5" s="4" t="n"/>
       <c r="E5" s="4" t="n"/>
       <c r="F5" s="4" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
@@ -1650,51 +1650,51 @@
       </c>
       <c r="G17" s="11" t="inlineStr">
         <is>
           <t>澳大利亚（悉尼）</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>3、运输方式：</t>
         </is>
       </c>
       <c r="B18" s="11" t="inlineStr">
         <is>
           <t>海运散货</t>
         </is>
       </c>
       <c r="F18" s="11" t="inlineStr">
         <is>
           <t>4、到达日期：</t>
         </is>
       </c>
       <c r="G18" s="11" t="inlineStr">
         <is>
-          <t>不迟于2026/07/19</t>
+          <t>不迟于2026/09/02</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>5、协议终止：</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <t>货物的品质规格以买方国家检疫检验机构检验合格为准，并有权依据检验证书向卖方索赔。</t>
         </is>
       </c>
       <c r="C19" s="4" t="n"/>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
       <c r="G19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>6、仲裁：</t>
         </is>
@@ -1728,51 +1728,51 @@
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
       <c r="G21" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>买方：（签名及盖章）</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="F23" s="11" t="inlineStr">
         <is>
           <t>卖方：（签名及盖章）</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="11" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
       <c r="B26" s="11" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
       <c r="F26" s="11" t="inlineStr">
         <is>
           <t>日期：</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="D12:E12"/>
@@ -1894,51 +1894,51 @@
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>装运口岸:
 Port of Loading:</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>目的地:   SYDNEY
 Destination:</t>
         </is>
       </c>
       <c r="C6" s="4" t="n"/>
       <c r="D6" s="4" t="n"/>
       <c r="E6" s="4" t="n"/>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t>发票日期
 Invoice Date:</t>
         </is>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
-          <t>2026/06/04</t>
+          <t>2026/07/19</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n"/>
       <c r="B7" s="4" t="n"/>
       <c r="C7" s="4" t="n"/>
       <c r="D7" s="4" t="n"/>
       <c r="E7" s="4" t="n"/>
       <c r="G7" s="4" t="n"/>
       <c r="H7" s="4" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>规格型号
 Specifications</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>商品名称
 Name Of Commodity</t>
         </is>
       </c>
@@ -3039,149 +3039,169 @@
       </c>
       <c r="N15" s="13" t="inlineStr">
         <is>
           <t>产品图片</t>
         </is>
       </c>
       <c r="O15" s="13" t="inlineStr">
         <is>
           <t>销售链接</t>
         </is>
       </c>
     </row>
     <row r="16" ht="80" customHeight="1">
       <c r="A16" s="7" t="inlineStr"/>
       <c r="B16" s="7" t="inlineStr"/>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>ABS速度传感器</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>ABS speed sensor</t>
         </is>
       </c>
-      <c r="E16" s="7" t="inlineStr"/>
-      <c r="F16" s="7" t="inlineStr"/>
+      <c r="E16" s="7" t="inlineStr">
+        <is>
+          <t>ABS plastic, Steel</t>
+        </is>
+      </c>
+      <c r="F16" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>9029201000</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J16" s="7" t="n">
         <v>1</v>
       </c>
       <c r="K16" s="7" t="n">
         <v>4.41</v>
       </c>
       <c r="L16" s="7" t="n">
         <v>4.41</v>
       </c>
       <c r="M16" s="7" t="n">
         <v>0.1</v>
       </c>
       <c r="N16" s="7" t="inlineStr"/>
       <c r="O16" s="27" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Front-Right-ABS-Wheel-Speed-Sensor-Suitable-Honda-Civic-2006-2011-/157934107989</t>
         </is>
       </c>
     </row>
     <row r="17" ht="80" customHeight="1">
       <c r="A17" s="7" t="inlineStr"/>
       <c r="B17" s="7" t="inlineStr"/>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>气缸套件</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>Cylinder Kit</t>
         </is>
       </c>
-      <c r="E17" s="7" t="inlineStr"/>
-      <c r="F17" s="7" t="inlineStr"/>
+      <c r="E17" s="7" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy</t>
+        </is>
+      </c>
+      <c r="F17" s="7" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G17" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>8301209000</t>
         </is>
       </c>
-      <c r="I17" s="7" t="inlineStr"/>
+      <c r="I17" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J17" s="7" t="n">
         <v>3</v>
       </c>
       <c r="K17" s="7" t="n">
-        <v>8</v>
+        <v>6.61</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>24</v>
+        <v>19.83</v>
       </c>
       <c r="M17" s="7" t="n">
         <v>1.91</v>
       </c>
       <c r="N17" s="7" t="inlineStr"/>
       <c r="O17" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Engine-Cylinder-Barrel-Head-Suitable-110cc-125cc-Trail-PIT-Quad-Dirt-Bike-/117210467562</t>
+          <t>https://www.ebay.com.au/itm/Engine-Cylinder-Barrel-Head-Suitable-Lifan-110cc-ATV-Pro-Dirt-Bike-/127994102357</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="13" t="inlineStr"/>
       <c r="B18" s="13" t="inlineStr"/>
       <c r="C18" s="13" t="inlineStr"/>
       <c r="D18" s="13" t="inlineStr"/>
       <c r="E18" s="13" t="inlineStr"/>
       <c r="F18" s="13" t="inlineStr"/>
       <c r="G18" s="13" t="inlineStr"/>
       <c r="H18" s="13" t="inlineStr"/>
       <c r="I18" s="13" t="n">
         <v>1</v>
       </c>
       <c r="J18" s="13" t="n">
         <v>4</v>
       </c>
       <c r="K18" s="13" t="inlineStr"/>
       <c r="L18" s="13" t="n">
-        <v>28.41</v>
+        <v>24.24</v>
       </c>
       <c r="M18" s="13" t="n">
         <v>5.83</v>
       </c>
       <c r="N18" s="13" t="inlineStr"/>
       <c r="O18" s="13" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:O13"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="J2:O2"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="H10:O10"/>
     <mergeCell ref="J9:O9"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>