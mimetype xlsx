--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1194,149 +1194,169 @@
       </c>
       <c r="N15" s="9" t="inlineStr">
         <is>
           <t>产品图片</t>
         </is>
       </c>
       <c r="O15" s="9" t="inlineStr">
         <is>
           <t>销售链接</t>
         </is>
       </c>
     </row>
     <row r="16" ht="80" customHeight="1">
       <c r="A16" s="10" t="inlineStr"/>
       <c r="B16" s="10" t="inlineStr"/>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>ABS速度传感器</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>ABS speed sensor</t>
         </is>
       </c>
-      <c r="E16" s="10" t="inlineStr"/>
-      <c r="F16" s="10" t="inlineStr"/>
+      <c r="E16" s="10" t="inlineStr">
+        <is>
+          <t>ABS Plastic, Steel</t>
+        </is>
+      </c>
+      <c r="F16" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G16" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H16" s="10" t="inlineStr">
         <is>
           <t>9029201000</t>
         </is>
       </c>
       <c r="I16" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
         <v>1</v>
       </c>
       <c r="K16" s="10" t="n">
         <v>4.41</v>
       </c>
       <c r="L16" s="10" t="n">
         <v>4.41</v>
       </c>
       <c r="M16" s="10" t="n">
         <v>0.1</v>
       </c>
       <c r="N16" s="10" t="inlineStr"/>
       <c r="O16" s="11" t="inlineStr">
         <is>
           <t>https://www.ebay.com.au/itm/Front-Right-ABS-Wheel-Speed-Sensor-Suitable-Honda-Civic-2006-2011-/157934107989</t>
         </is>
       </c>
     </row>
     <row r="17" ht="80" customHeight="1">
       <c r="A17" s="10" t="inlineStr"/>
       <c r="B17" s="10" t="inlineStr"/>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>气缸套件</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>Cylinder Kit</t>
         </is>
       </c>
-      <c r="E17" s="10" t="inlineStr"/>
-      <c r="F17" s="10" t="inlineStr"/>
+      <c r="E17" s="10" t="inlineStr">
+        <is>
+          <t>Steel, Aluminum Alloy</t>
+        </is>
+      </c>
+      <c r="F17" s="10" t="inlineStr">
+        <is>
+          <t>for car</t>
+        </is>
+      </c>
       <c r="G17" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H17" s="10" t="inlineStr">
         <is>
           <t>8301209000</t>
         </is>
       </c>
-      <c r="I17" s="10" t="inlineStr"/>
+      <c r="I17" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J17" s="10" t="n">
         <v>3</v>
       </c>
       <c r="K17" s="10" t="n">
-        <v>8</v>
+        <v>6.61</v>
       </c>
       <c r="L17" s="10" t="n">
-        <v>24</v>
+        <v>19.83</v>
       </c>
       <c r="M17" s="10" t="n">
         <v>1.91</v>
       </c>
       <c r="N17" s="10" t="inlineStr"/>
       <c r="O17" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Engine-Cylinder-Barrel-Head-Suitable-110cc-125cc-Trail-PIT-Quad-Dirt-Bike-/117210467562</t>
+          <t>https://www.ebay.com.au/itm/Engine-Cylinder-Barrel-Head-Suitable-Lifan-110cc-ATV-Pro-Dirt-Bike-/127994102357</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr"/>
       <c r="B18" s="9" t="inlineStr"/>
       <c r="C18" s="9" t="inlineStr"/>
       <c r="D18" s="9" t="inlineStr"/>
       <c r="E18" s="9" t="inlineStr"/>
       <c r="F18" s="9" t="inlineStr"/>
       <c r="G18" s="9" t="inlineStr"/>
       <c r="H18" s="9" t="inlineStr"/>
       <c r="I18" s="9" t="n">
         <v>1</v>
       </c>
       <c r="J18" s="9" t="n">
         <v>4</v>
       </c>
       <c r="K18" s="9" t="inlineStr"/>
       <c r="L18" s="9" t="n">
-        <v>28.41</v>
+        <v>24.24</v>
       </c>
       <c r="M18" s="9" t="n">
         <v>5.83</v>
       </c>
       <c r="N18" s="9" t="inlineStr"/>
       <c r="O18" s="9" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:O13"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="J2:O2"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="H10:O10"/>
     <mergeCell ref="J9:O9"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>