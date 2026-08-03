--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -840,51 +840,51 @@
       <c r="F13" s="8" t="n">
         <v>4.17</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>4.17</v>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I13" s="6" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J13" s="6" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
-          <t>ABS速度传感器|无品牌|无型号</t>
+          <t>车辆用速度计|无品牌|无型号|无编号|用于车辆速度测量</t>
         </is>
       </c>
       <c r="B14" s="5" t="n"/>
       <c r="C14" s="5" t="n"/>
       <c r="D14" s="5" t="n"/>
       <c r="E14" s="5" t="n"/>
       <c r="F14" s="5" t="n"/>
       <c r="G14" s="5" t="n"/>
       <c r="H14" s="5" t="n"/>
       <c r="I14" s="5" t="n"/>
       <c r="J14" s="5" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr"/>
       <c r="B15" s="5" t="n"/>
       <c r="C15" s="5" t="n"/>
       <c r="D15" s="5" t="n"/>
       <c r="E15" s="5" t="n"/>
       <c r="F15" s="5" t="n"/>
       <c r="G15" s="5" t="n"/>
       <c r="H15" s="5" t="n"/>
       <c r="I15" s="5" t="n"/>
       <c r="J15" s="5" t="n"/>
     </row>
     <row r="16">
@@ -914,51 +914,51 @@
       <c r="F16" s="8" t="n">
         <v>16.67</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>50</v>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I16" s="6" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J16" s="6" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
-          <t>气缸套件|无品牌|无型号</t>
+          <t>其他机车发动机专用零件|无品牌|无型号|气缸套件|用于110cc ATV四轮越野车发动机</t>
         </is>
       </c>
       <c r="B17" s="5" t="n"/>
       <c r="C17" s="5" t="n"/>
       <c r="D17" s="5" t="n"/>
       <c r="E17" s="5" t="n"/>
       <c r="F17" s="5" t="n"/>
       <c r="G17" s="5" t="n"/>
       <c r="H17" s="5" t="n"/>
       <c r="I17" s="5" t="n"/>
       <c r="J17" s="5" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr"/>
       <c r="B18" s="5" t="n"/>
       <c r="C18" s="5" t="n"/>
       <c r="D18" s="5" t="n"/>
       <c r="E18" s="5" t="n"/>
       <c r="F18" s="5" t="n"/>
       <c r="G18" s="5" t="n"/>
       <c r="H18" s="5" t="n"/>
       <c r="I18" s="5" t="n"/>
       <c r="J18" s="5" t="n"/>
     </row>
     <row r="19">