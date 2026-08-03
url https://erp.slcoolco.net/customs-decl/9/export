--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1095,149 +1095,149 @@
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>8421391000</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="C13" s="7" t="n">
         <v>3</v>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>个</t>
         </is>
       </c>
       <c r="E13" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F13" s="9" t="n">
-        <v>2.5</v>
+        <v>2.08</v>
       </c>
       <c r="G13" s="9" t="n">
-        <v>7.5</v>
+        <v>6.25</v>
       </c>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I13" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
-          <t>滤清器|无品牌|无型号</t>
+          <t>内燃发动机的滤油器|无品牌|无型号|用于内燃发动机</t>
         </is>
       </c>
       <c r="B14" s="6" t="n"/>
       <c r="C14" s="6" t="n"/>
       <c r="D14" s="6" t="n"/>
       <c r="E14" s="6" t="n"/>
       <c r="F14" s="6" t="n"/>
       <c r="G14" s="6" t="n"/>
       <c r="H14" s="6" t="n"/>
       <c r="I14" s="6" t="n"/>
       <c r="J14" s="6" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr"/>
       <c r="B15" s="6" t="n"/>
       <c r="C15" s="6" t="n"/>
       <c r="D15" s="6" t="n"/>
       <c r="E15" s="6" t="n"/>
       <c r="F15" s="6" t="n"/>
       <c r="G15" s="6" t="n"/>
       <c r="H15" s="6" t="n"/>
       <c r="I15" s="6" t="n"/>
       <c r="J15" s="6" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>8509809000</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="C16" s="7" t="n">
         <v>1</v>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>台</t>
         </is>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F16" s="9" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="G16" s="9" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
-          <t>垫片|无品牌|无型号</t>
+          <t>其他家用电动器具|无品牌|无型号|无编号</t>
         </is>
       </c>
       <c r="B17" s="6" t="n"/>
       <c r="C17" s="6" t="n"/>
       <c r="D17" s="6" t="n"/>
       <c r="E17" s="6" t="n"/>
       <c r="F17" s="6" t="n"/>
       <c r="G17" s="6" t="n"/>
       <c r="H17" s="6" t="n"/>
       <c r="I17" s="6" t="n"/>
       <c r="J17" s="6" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr"/>
       <c r="B18" s="6" t="n"/>
       <c r="C18" s="6" t="n"/>
       <c r="D18" s="6" t="n"/>
       <c r="E18" s="6" t="n"/>
       <c r="F18" s="6" t="n"/>
       <c r="G18" s="6" t="n"/>
       <c r="H18" s="6" t="n"/>
       <c r="I18" s="6" t="n"/>
       <c r="J18" s="6" t="n"/>
     </row>
     <row r="19">
@@ -1267,51 +1267,51 @@
       <c r="F19" s="9" t="n">
         <v>3.12</v>
       </c>
       <c r="G19" s="9" t="n">
         <v>3.12</v>
       </c>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I19" s="7" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
-          <t>喷嘴|无品牌|无型号</t>
+          <t>其他玻璃制餐桌、厨房用器皿|无品牌|无型号|无编号|用途：餐桌厨房用|材质：玻璃</t>
         </is>
       </c>
       <c r="B20" s="6" t="n"/>
       <c r="C20" s="6" t="n"/>
       <c r="D20" s="6" t="n"/>
       <c r="E20" s="6" t="n"/>
       <c r="F20" s="6" t="n"/>
       <c r="G20" s="6" t="n"/>
       <c r="H20" s="6" t="n"/>
       <c r="I20" s="6" t="n"/>
       <c r="J20" s="6" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr"/>
       <c r="B21" s="6" t="n"/>
       <c r="C21" s="6" t="n"/>
       <c r="D21" s="6" t="n"/>
       <c r="E21" s="6" t="n"/>
       <c r="F21" s="6" t="n"/>
       <c r="G21" s="6" t="n"/>
       <c r="H21" s="6" t="n"/>
       <c r="I21" s="6" t="n"/>
       <c r="J21" s="6" t="n"/>
     </row>
     <row r="22">
@@ -1666,143 +1666,143 @@
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>57TO208</t>
         </is>
       </c>
       <c r="C13" s="7" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="D13" s="7" t="n">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="inlineStr">
         <is>
           <t>个</t>
         </is>
       </c>
       <c r="F13" s="7" t="n">
-        <v>2.5</v>
+        <v>2.0833</v>
       </c>
       <c r="G13" s="7" t="n">
-        <v>7.5</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>60HD201</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>1</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
           <t>台</t>
         </is>
       </c>
       <c r="F14" s="7" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="G14" s="7" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>32NS014</t>
         </is>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
           <t>喷嘴</t>
         </is>
       </c>
       <c r="D15" s="7" t="n">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="F15" s="7" t="n">
         <v>3.12</v>
       </c>
       <c r="G15" s="7" t="n">
         <v>3.12</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="13" t="inlineStr"/>
       <c r="B16" s="13" t="inlineStr"/>
       <c r="C16" s="13" t="inlineStr"/>
       <c r="D16" s="13" t="n">
         <v>5</v>
       </c>
       <c r="E16" s="13" t="inlineStr"/>
       <c r="F16" s="13" t="inlineStr">
         <is>
           <t>合计：</t>
         </is>
       </c>
       <c r="G16" s="13" t="n">
-        <v>12.55</v>
+        <v>11.25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>合同总金额：</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
-        <v>12.55</v>
+        <v>11.25</v>
       </c>
       <c r="C17" s="11" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>1、结汇方式：</t>
         </is>
       </c>
       <c r="B18" s="11" t="inlineStr">
         <is>
           <t>TT</t>
         </is>
       </c>
       <c r="F18" s="11" t="inlineStr">
         <is>
           <t>2、目的港：</t>
         </is>
       </c>
       <c r="G18" s="11" t="inlineStr">
         <is>
@@ -2135,127 +2135,127 @@
       <c r="G10" s="12" t="n"/>
       <c r="H10" s="12" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>57TO208</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="C11" s="6" t="n"/>
       <c r="D11" s="6" t="n"/>
       <c r="E11" s="7" t="n">
         <v>3</v>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>PCS</t>
         </is>
       </c>
       <c r="G11" s="15" t="n">
-        <v>0.58</v>
+        <v>0.49</v>
       </c>
       <c r="H11" s="15" t="n">
-        <v>1.74</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>60HD201</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="C12" s="6" t="n"/>
       <c r="D12" s="6" t="n"/>
       <c r="E12" s="7" t="n">
         <v>1</v>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>UNIT</t>
         </is>
       </c>
       <c r="G12" s="15" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="H12" s="15" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>32NS014</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>喷嘴</t>
         </is>
       </c>
       <c r="C13" s="6" t="n"/>
       <c r="D13" s="6" t="n"/>
       <c r="E13" s="7" t="n">
         <v>1</v>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>SET</t>
         </is>
       </c>
       <c r="G13" s="15" t="n">
         <v>0.73</v>
       </c>
       <c r="H13" s="15" t="n">
         <v>0.73</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="16" t="inlineStr">
         <is>
           <t>Total :</t>
         </is>
       </c>
       <c r="B14" s="17" t="n"/>
       <c r="C14" s="17" t="n"/>
       <c r="D14" s="17" t="n"/>
       <c r="E14" s="18" t="n">
         <v>5</v>
       </c>
       <c r="F14" s="19" t="n"/>
       <c r="H14" s="20" t="n">
-        <v>2.92</v>
+        <v>2.64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B2:E3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B6:E7"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="B9:D10"/>
     <mergeCell ref="B12:D12"/>
@@ -2549,77 +2549,77 @@
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>总货值</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="7" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0.0026</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="7" t="n">
-        <v>2.5</v>
+        <v>2.08</v>
       </c>
       <c r="G2" s="7" t="n">
-        <v>7.5</v>
+        <v>6.24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="7" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="n"/>
       <c r="D3" s="7" t="n">
         <v>0.0002</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="7" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="G3" s="7" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="7" t="inlineStr">
         <is>
           <t>喷嘴</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="n"/>
       <c r="D4" s="7" t="n">
         <v>0.0005999999999999999</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>3.12</v>
       </c>
       <c r="G4" s="7" t="n">
         <v>3.12</v>
       </c>
     </row>
@@ -3281,51 +3281,51 @@
         <is>
           <t>销售链接</t>
         </is>
       </c>
     </row>
     <row r="16" ht="80" customHeight="1">
       <c r="A16" s="7" t="inlineStr"/>
       <c r="B16" s="7" t="inlineStr"/>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>Filter</t>
         </is>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
           <t>STEEL</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>FOR VEHICLE</t>
+          <t>for car</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>8421391000</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J16" s="7" t="n">
         <v>3</v>
       </c>
       <c r="K16" s="7" t="n">
         <v>3.2</v>
       </c>
       <c r="L16" s="7" t="n">
         <v>9.6</v>
@@ -3338,154 +3338,162 @@
         <is>
           <t>https://www.ebay.com.au/itm/2pcs-MAP-Sensor-Oil-Separator-Filter-Suitable-Toyota-Prado-90-120-150-Hilux-/336584149312</t>
         </is>
       </c>
     </row>
     <row r="17" ht="80" customHeight="1">
       <c r="A17" s="7" t="inlineStr"/>
       <c r="B17" s="7" t="inlineStr"/>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>Gasket</t>
         </is>
       </c>
       <c r="E17" s="7" t="inlineStr">
         <is>
           <t>RUBBER</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t>FOR VEHICLE</t>
+          <t>for car</t>
         </is>
       </c>
       <c r="G17" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>8509809000</t>
         </is>
       </c>
-      <c r="I17" s="7" t="inlineStr"/>
+      <c r="I17" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J17" s="7" t="n">
         <v>1</v>
       </c>
       <c r="K17" s="7" t="n">
-        <v>3.89</v>
+        <v>3.74</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>3.89</v>
+        <v>3.74</v>
       </c>
       <c r="M17" s="7" t="n">
         <v>0.01</v>
       </c>
       <c r="N17" s="7" t="inlineStr"/>
       <c r="O17" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/VTC-Filter-Assy-15845-RAA-A01-VTEC-Solenoid-Gasket-15815-RAA-A01-Honda-/306954266584</t>
+          <t>https://www.ebay.com.au/itm/VTC-Filter-Assy-15845-RAA-A01-VTEC-Solenoid-Gasket-15815-RAA-A01-Honda-/198526698929</t>
         </is>
       </c>
     </row>
     <row r="18" ht="80" customHeight="1">
       <c r="A18" s="7" t="inlineStr"/>
       <c r="B18" s="7" t="inlineStr"/>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>喷嘴</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>injector nozzle</t>
         </is>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
           <t>GLASS</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>FOR VEHICLE</t>
+          <t>for car</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>7013490000</t>
         </is>
       </c>
-      <c r="I18" s="7" t="inlineStr"/>
+      <c r="I18" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J18" s="7" t="n">
         <v>1</v>
       </c>
       <c r="K18" s="7" t="n">
-        <v>4.39</v>
+        <v>4.23</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>4.39</v>
+        <v>4.23</v>
       </c>
       <c r="M18" s="7" t="n">
         <v>0.03</v>
       </c>
       <c r="N18" s="7" t="inlineStr"/>
       <c r="O18" s="27" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Diesel-Injector-Seal-Washer-Kit-Fits-Nissan-Navara-D40-D22-Pathfinder-R51-/127757595798</t>
+          <t>https://www.ebay.com.au/itm/Diesel-Injector-Seal-Washer-Kit-Fits-Nissan-Navara-D40-D22-Pathfinder-R51-/198132384214</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="13" t="inlineStr"/>
       <c r="B19" s="13" t="inlineStr"/>
       <c r="C19" s="13" t="inlineStr"/>
       <c r="D19" s="13" t="inlineStr"/>
       <c r="E19" s="13" t="inlineStr"/>
       <c r="F19" s="13" t="inlineStr"/>
       <c r="G19" s="13" t="inlineStr"/>
       <c r="H19" s="13" t="inlineStr"/>
       <c r="I19" s="13" t="n">
         <v>1</v>
       </c>
       <c r="J19" s="13" t="n">
         <v>5</v>
       </c>
       <c r="K19" s="13" t="inlineStr"/>
       <c r="L19" s="13" t="n">
-        <v>17.88</v>
+        <v>17.57</v>
       </c>
       <c r="M19" s="13" t="n">
         <v>0.1</v>
       </c>
       <c r="N19" s="13" t="inlineStr"/>
       <c r="O19" s="13" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:O13"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="J2:O2"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="H10:O10"/>
     <mergeCell ref="J9:O9"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>