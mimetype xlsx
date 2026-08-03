--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1226,51 +1226,51 @@
         <is>
           <t>销售链接</t>
         </is>
       </c>
     </row>
     <row r="16" ht="80" customHeight="1">
       <c r="A16" s="10" t="inlineStr"/>
       <c r="B16" s="10" t="inlineStr"/>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>Filter</t>
         </is>
       </c>
       <c r="E16" s="10" t="inlineStr">
         <is>
           <t>STEEL</t>
         </is>
       </c>
       <c r="F16" s="10" t="inlineStr">
         <is>
-          <t>FOR VEHICLE</t>
+          <t>for car</t>
         </is>
       </c>
       <c r="G16" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H16" s="10" t="inlineStr">
         <is>
           <t>8421391000</t>
         </is>
       </c>
       <c r="I16" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
         <v>3</v>
       </c>
       <c r="K16" s="10" t="n">
         <v>3.2</v>
       </c>
       <c r="L16" s="10" t="n">
         <v>9.6</v>
@@ -1283,154 +1283,162 @@
         <is>
           <t>https://www.ebay.com.au/itm/2pcs-MAP-Sensor-Oil-Separator-Filter-Suitable-Toyota-Prado-90-120-150-Hilux-/336584149312</t>
         </is>
       </c>
     </row>
     <row r="17" ht="80" customHeight="1">
       <c r="A17" s="10" t="inlineStr"/>
       <c r="B17" s="10" t="inlineStr"/>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>Gasket</t>
         </is>
       </c>
       <c r="E17" s="10" t="inlineStr">
         <is>
           <t>RUBBER</t>
         </is>
       </c>
       <c r="F17" s="10" t="inlineStr">
         <is>
-          <t>FOR VEHICLE</t>
+          <t>for car</t>
         </is>
       </c>
       <c r="G17" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H17" s="10" t="inlineStr">
         <is>
           <t>8509809000</t>
         </is>
       </c>
-      <c r="I17" s="10" t="inlineStr"/>
+      <c r="I17" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J17" s="10" t="n">
         <v>1</v>
       </c>
       <c r="K17" s="10" t="n">
-        <v>3.89</v>
+        <v>3.74</v>
       </c>
       <c r="L17" s="10" t="n">
-        <v>3.89</v>
+        <v>3.74</v>
       </c>
       <c r="M17" s="10" t="n">
         <v>0.01</v>
       </c>
       <c r="N17" s="10" t="inlineStr"/>
       <c r="O17" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/VTC-Filter-Assy-15845-RAA-A01-VTEC-Solenoid-Gasket-15815-RAA-A01-Honda-/306954266584</t>
+          <t>https://www.ebay.com.au/itm/VTC-Filter-Assy-15845-RAA-A01-VTEC-Solenoid-Gasket-15815-RAA-A01-Honda-/198526698929</t>
         </is>
       </c>
     </row>
     <row r="18" ht="80" customHeight="1">
       <c r="A18" s="10" t="inlineStr"/>
       <c r="B18" s="10" t="inlineStr"/>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>喷嘴</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>injector nozzle</t>
         </is>
       </c>
       <c r="E18" s="10" t="inlineStr">
         <is>
           <t>GLASS</t>
         </is>
       </c>
       <c r="F18" s="10" t="inlineStr">
         <is>
-          <t>FOR VEHICLE</t>
+          <t>for car</t>
         </is>
       </c>
       <c r="G18" s="10" t="inlineStr">
         <is>
           <t>无</t>
         </is>
       </c>
       <c r="H18" s="10" t="inlineStr">
         <is>
           <t>7013490000</t>
         </is>
       </c>
-      <c r="I18" s="10" t="inlineStr"/>
+      <c r="I18" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="J18" s="10" t="n">
         <v>1</v>
       </c>
       <c r="K18" s="10" t="n">
-        <v>4.39</v>
+        <v>4.23</v>
       </c>
       <c r="L18" s="10" t="n">
-        <v>4.39</v>
+        <v>4.23</v>
       </c>
       <c r="M18" s="10" t="n">
         <v>0.03</v>
       </c>
       <c r="N18" s="10" t="inlineStr"/>
       <c r="O18" s="11" t="inlineStr">
         <is>
-          <t>https://www.ebay.com.au/itm/Diesel-Injector-Seal-Washer-Kit-Fits-Nissan-Navara-D40-D22-Pathfinder-R51-/127757595798</t>
+          <t>https://www.ebay.com.au/itm/Diesel-Injector-Seal-Washer-Kit-Fits-Nissan-Navara-D40-D22-Pathfinder-R51-/198132384214</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr"/>
       <c r="B19" s="9" t="inlineStr"/>
       <c r="C19" s="9" t="inlineStr"/>
       <c r="D19" s="9" t="inlineStr"/>
       <c r="E19" s="9" t="inlineStr"/>
       <c r="F19" s="9" t="inlineStr"/>
       <c r="G19" s="9" t="inlineStr"/>
       <c r="H19" s="9" t="inlineStr"/>
       <c r="I19" s="9" t="n">
         <v>1</v>
       </c>
       <c r="J19" s="9" t="n">
         <v>5</v>
       </c>
       <c r="K19" s="9" t="inlineStr"/>
       <c r="L19" s="9" t="n">
-        <v>17.88</v>
+        <v>17.57</v>
       </c>
       <c r="M19" s="9" t="n">
         <v>0.1</v>
       </c>
       <c r="N19" s="9" t="inlineStr"/>
       <c r="O19" s="9" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:O13"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="J2:O2"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="H10:O10"/>
     <mergeCell ref="J9:O9"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>