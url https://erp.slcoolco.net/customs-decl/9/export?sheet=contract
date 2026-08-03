--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -728,143 +728,143 @@
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>57TO208</t>
         </is>
       </c>
       <c r="C13" s="7" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="D13" s="7" t="n">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="inlineStr">
         <is>
           <t>个</t>
         </is>
       </c>
       <c r="F13" s="7" t="n">
-        <v>2.5</v>
+        <v>2.0833</v>
       </c>
       <c r="G13" s="7" t="n">
-        <v>7.5</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>60HD201</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>1</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
           <t>台</t>
         </is>
       </c>
       <c r="F14" s="7" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="G14" s="7" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t>无品牌</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>32NS014</t>
         </is>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
           <t>喷嘴</t>
         </is>
       </c>
       <c r="D15" s="7" t="n">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="inlineStr">
         <is>
           <t>套</t>
         </is>
       </c>
       <c r="F15" s="7" t="n">
         <v>3.12</v>
       </c>
       <c r="G15" s="7" t="n">
         <v>3.12</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr"/>
       <c r="B16" s="8" t="inlineStr"/>
       <c r="C16" s="8" t="inlineStr"/>
       <c r="D16" s="8" t="n">
         <v>5</v>
       </c>
       <c r="E16" s="8" t="inlineStr"/>
       <c r="F16" s="8" t="inlineStr">
         <is>
           <t>合计：</t>
         </is>
       </c>
       <c r="G16" s="8" t="n">
-        <v>12.55</v>
+        <v>11.25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>合同总金额：</t>
         </is>
       </c>
       <c r="B17" s="4" t="n">
-        <v>12.55</v>
+        <v>11.25</v>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>1、结汇方式：</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>TT</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>2、目的港：</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>