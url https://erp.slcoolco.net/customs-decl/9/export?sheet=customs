--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -816,149 +816,149 @@
     <row r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
           <t>8421391000</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
         <v>3</v>
       </c>
       <c r="D13" s="6" t="inlineStr">
         <is>
           <t>个</t>
         </is>
       </c>
       <c r="E13" s="6" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F13" s="8" t="n">
-        <v>2.5</v>
+        <v>2.08</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>7.5</v>
+        <v>6.25</v>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I13" s="6" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J13" s="6" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
-          <t>滤清器|无品牌|无型号</t>
+          <t>内燃发动机的滤油器|无品牌|无型号|用于内燃发动机</t>
         </is>
       </c>
       <c r="B14" s="5" t="n"/>
       <c r="C14" s="5" t="n"/>
       <c r="D14" s="5" t="n"/>
       <c r="E14" s="5" t="n"/>
       <c r="F14" s="5" t="n"/>
       <c r="G14" s="5" t="n"/>
       <c r="H14" s="5" t="n"/>
       <c r="I14" s="5" t="n"/>
       <c r="J14" s="5" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr"/>
       <c r="B15" s="5" t="n"/>
       <c r="C15" s="5" t="n"/>
       <c r="D15" s="5" t="n"/>
       <c r="E15" s="5" t="n"/>
       <c r="F15" s="5" t="n"/>
       <c r="G15" s="5" t="n"/>
       <c r="H15" s="5" t="n"/>
       <c r="I15" s="5" t="n"/>
       <c r="J15" s="5" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
           <t>8509809000</t>
         </is>
       </c>
       <c r="B16" s="6" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="C16" s="6" t="n">
         <v>1</v>
       </c>
       <c r="D16" s="6" t="inlineStr">
         <is>
           <t>台</t>
         </is>
       </c>
       <c r="E16" s="6" t="inlineStr">
         <is>
           <t>澳大利亚</t>
         </is>
       </c>
       <c r="F16" s="8" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I16" s="6" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J16" s="6" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
-          <t>垫片|无品牌|无型号</t>
+          <t>其他家用电动器具|无品牌|无型号|无编号</t>
         </is>
       </c>
       <c r="B17" s="5" t="n"/>
       <c r="C17" s="5" t="n"/>
       <c r="D17" s="5" t="n"/>
       <c r="E17" s="5" t="n"/>
       <c r="F17" s="5" t="n"/>
       <c r="G17" s="5" t="n"/>
       <c r="H17" s="5" t="n"/>
       <c r="I17" s="5" t="n"/>
       <c r="J17" s="5" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr"/>
       <c r="B18" s="5" t="n"/>
       <c r="C18" s="5" t="n"/>
       <c r="D18" s="5" t="n"/>
       <c r="E18" s="5" t="n"/>
       <c r="F18" s="5" t="n"/>
       <c r="G18" s="5" t="n"/>
       <c r="H18" s="5" t="n"/>
       <c r="I18" s="5" t="n"/>
       <c r="J18" s="5" t="n"/>
     </row>
     <row r="19">
@@ -988,51 +988,51 @@
       <c r="F19" s="8" t="n">
         <v>3.12</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>3.12</v>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="I19" s="6" t="inlineStr">
         <is>
           <t>null</t>
         </is>
       </c>
       <c r="J19" s="6" t="inlineStr">
         <is>
           <t>照章</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="inlineStr">
         <is>
-          <t>喷嘴|无品牌|无型号</t>
+          <t>其他玻璃制餐桌、厨房用器皿|无品牌|无型号|无编号|用途：餐桌厨房用|材质：玻璃</t>
         </is>
       </c>
       <c r="B20" s="5" t="n"/>
       <c r="C20" s="5" t="n"/>
       <c r="D20" s="5" t="n"/>
       <c r="E20" s="5" t="n"/>
       <c r="F20" s="5" t="n"/>
       <c r="G20" s="5" t="n"/>
       <c r="H20" s="5" t="n"/>
       <c r="I20" s="5" t="n"/>
       <c r="J20" s="5" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="6" t="inlineStr"/>
       <c r="B21" s="5" t="n"/>
       <c r="C21" s="5" t="n"/>
       <c r="D21" s="5" t="n"/>
       <c r="E21" s="5" t="n"/>
       <c r="F21" s="5" t="n"/>
       <c r="G21" s="5" t="n"/>
       <c r="H21" s="5" t="n"/>
       <c r="I21" s="5" t="n"/>
       <c r="J21" s="5" t="n"/>
     </row>
     <row r="22">