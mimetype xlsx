--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -548,77 +548,77 @@
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>总货值</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="n">
         <v>0.0026</v>
       </c>
       <c r="E2" s="2" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="2" t="n">
-        <v>2.5</v>
+        <v>2.08</v>
       </c>
       <c r="G2" s="2" t="n">
-        <v>7.5</v>
+        <v>6.24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="B3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="n"/>
       <c r="D3" s="2" t="n">
         <v>0.0002</v>
       </c>
       <c r="E3" s="2" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="2" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="G3" s="2" t="n">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>喷嘴</t>
         </is>
       </c>
       <c r="B4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="n"/>
       <c r="D4" s="2" t="n">
         <v>0.0005999999999999999</v>
       </c>
       <c r="E4" s="2" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="2" t="n">
         <v>3.12</v>
       </c>
       <c r="G4" s="2" t="n">
         <v>3.12</v>
       </c>
     </row>