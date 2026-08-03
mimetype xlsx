--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -713,127 +713,127 @@
       <c r="G10" s="6" t="n"/>
       <c r="H10" s="6" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="7" t="inlineStr">
         <is>
           <t>57TO208</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>滤清器</t>
         </is>
       </c>
       <c r="C11" s="9" t="n"/>
       <c r="D11" s="9" t="n"/>
       <c r="E11" s="8" t="n">
         <v>3</v>
       </c>
       <c r="F11" s="8" t="inlineStr">
         <is>
           <t>PCS</t>
         </is>
       </c>
       <c r="G11" s="10" t="n">
-        <v>0.58</v>
+        <v>0.49</v>
       </c>
       <c r="H11" s="10" t="n">
-        <v>1.74</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t>60HD201</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>垫片</t>
         </is>
       </c>
       <c r="C12" s="9" t="n"/>
       <c r="D12" s="9" t="n"/>
       <c r="E12" s="8" t="n">
         <v>1</v>
       </c>
       <c r="F12" s="8" t="inlineStr">
         <is>
           <t>UNIT</t>
         </is>
       </c>
       <c r="G12" s="10" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="H12" s="10" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>32NS014</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>喷嘴</t>
         </is>
       </c>
       <c r="C13" s="9" t="n"/>
       <c r="D13" s="9" t="n"/>
       <c r="E13" s="8" t="n">
         <v>1</v>
       </c>
       <c r="F13" s="8" t="inlineStr">
         <is>
           <t>SET</t>
         </is>
       </c>
       <c r="G13" s="10" t="n">
         <v>0.73</v>
       </c>
       <c r="H13" s="10" t="n">
         <v>0.73</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="11" t="inlineStr">
         <is>
           <t>Total :</t>
         </is>
       </c>
       <c r="B14" s="12" t="n"/>
       <c r="C14" s="12" t="n"/>
       <c r="D14" s="12" t="n"/>
       <c r="E14" s="13" t="n">
         <v>5</v>
       </c>
       <c r="F14" s="14" t="n"/>
       <c r="H14" s="15" t="n">
-        <v>2.92</v>
+        <v>2.64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B2:E3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B6:E7"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="B9:D10"/>
     <mergeCell ref="B12:D12"/>