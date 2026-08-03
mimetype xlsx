--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -444,77 +444,78 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R3"/>
+  <dimension ref="A1:S3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
+    <col width="12" customWidth="1" min="19" max="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SKU(FENIX编号)（必填）</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>实装数量（必填）</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>箱号</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>中文品名</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
@@ -564,50 +565,55 @@
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>宽cm</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>高cm</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>供应商名称</t>
         </is>
       </c>
       <c r="Q1" s="2" t="inlineStr">
         <is>
           <t>供应商地址</t>
         </is>
       </c>
       <c r="R1" s="2" t="inlineStr">
         <is>
           <t>销售链接</t>
         </is>
       </c>
+      <c r="S1" s="2" t="inlineStr">
+        <is>
+          <t>申报要素</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>必填，对应商品编码</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>必填，整数</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>同箱多个 SKU 填同一箱号，留空默认 1</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>报关品名，留空则取商品资料</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>清关用，可后续 AI 生成</t>
@@ -646,50 +652,55 @@
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>用于箱单净重/毛重</t>
         </is>
       </c>
       <c r="M2" s="3" t="inlineStr">
         <is>
           <t>用于预报单体积</t>
         </is>
       </c>
       <c r="N2" s="3" t="inlineStr"/>
       <c r="O2" s="3" t="inlineStr"/>
       <c r="P2" s="3" t="inlineStr">
         <is>
           <t>写入商品资料</t>
         </is>
       </c>
       <c r="Q2" s="3" t="inlineStr">
         <is>
           <t>货源地/境内货源地</t>
         </is>
       </c>
       <c r="R2" s="3" t="inlineStr">
         <is>
           <t>在线 listing 链接</t>
+        </is>
+      </c>
+      <c r="S2" s="3" t="inlineStr">
+        <is>
+          <t>留空则AI生成，竖线分隔</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>DEMO-001</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>10</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>示例产品</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
@@ -704,45 +715,46 @@
           <t>套</t>
         </is>
       </c>
       <c r="K3" t="n">
         <v>50</v>
       </c>
       <c r="L3" t="n">
         <v>500</v>
       </c>
       <c r="M3" t="n">
         <v>20</v>
       </c>
       <c r="N3" t="n">
         <v>15</v>
       </c>
       <c r="O3" t="n">
         <v>10</v>
       </c>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr">
         <is>
           <t>广东省广州市</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
+      <c r="S3" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>