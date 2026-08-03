--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -460,51 +460,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>挑货单号: CK20260617001</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>目的仓: 橙联一心-悉尼仓</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>状态: draft</t>
+          <t>状态: declared</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>创建时间: 2026-06-17T15:59:48.083906</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>计划数量</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>实装数量</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">