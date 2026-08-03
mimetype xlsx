--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -450,51 +450,51 @@
         <is>
           <t>PO20260617016</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>供应商</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>张店雪松电子商务工作室</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>状态</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>已下单</t>
+          <t>已取消</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>总金额CNY</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>55.33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>创建时间</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>2026-06-17T17:14:15.232254</t>
         </is>
       </c>
     </row>